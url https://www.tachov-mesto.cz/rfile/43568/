--- v0 (2026-04-30)
+++ v1 (2026-10-23)
@@ -91,129 +91,198 @@
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Pečovatelská služba - Město Planá</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="419EF4C1" w14:textId="1870C89C" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="00F1125A">
+        <w:t xml:space="preserve">Pečovatelská </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>služba - Město</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Planá</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419EF4C1" w14:textId="2DDBB91C" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="00F1125A">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0BCC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>organizační složka Města Planá. Terénní a ambulantní sociální služba pro seniory a osoby se zdravotním postižením od 27 let. Služby jsou poskytovány na území obce a v obcích Brod n. T., Broumov, Chodová Planá, Chodský Újezd, Kočov, Zadní Chodov ve dnech Po – Pá od 7:00 do 15:30 hod.</w:t>
+        <w:t>organizační složka Města Planá. Terénní a ambulantní sociální služba pro seniory a osoby se zdravotním postižením od 27 let. Služby jsou poskytovány na území obce a v obcích Brod n. T., Broumov, Chodová Planá, Chodský Újezd, Kočov, Zadní Chodov ve dnech Po – Pá od 7:00 do 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4077">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8:0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D0BCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0 hod.</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0BCC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0D98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>(registrovaná SS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FCF4C1" w14:textId="3CF4D315" w:rsidR="009D0BCC" w:rsidRPr="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="00F1125A">
       <w:pPr>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0BCC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kontakt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mgr. Simona Peteříková, vedoucí PS, </w:t>
+        <w:t xml:space="preserve">Mgr. Simona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Peteříková</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vedoucí </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PS, </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0BCC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tel. 730 511 976, 374 792 091; </w:t>
+        <w:t xml:space="preserve"> tel.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D0BCC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 730 511 976, 374 792 091; </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0BCC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>mail: pecsluzbaplana</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0BCC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>@</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0BCC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seznam.cz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2282EA1F" w14:textId="77777777" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
@@ -280,51 +349,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0D98">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>v domácnostech na území města Bor a spadajících obcích, města Přimda, obce Staré Sedliště, Staré Sedlo, městyse Stráž, obce Třemešné</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0D98">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>ve středisku pečovatelské služby na Poliklinice Bor, Přimdská 501, 348 02 Bor</w:t>
+        <w:t xml:space="preserve">ve středisku pečovatelské služby na Poliklinice Bor, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC0D98">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Přimdská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC0D98">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 501, 348 02 Bor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0D98">
         <w:rPr>
           <w:color w:val="383838"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Dostupnost služby</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="383838"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> je </w:t>
       </w:r>
@@ -364,171 +451,229 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3D490AE4" w14:textId="77777777" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="00F1125A">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>kontakt: Bc. Petra Štíbrová, tel 374 704 152</w:t>
+        <w:t xml:space="preserve">kontakt: Bc. Petra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Štíbrová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>, tel 374 704 152</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3633937D" w14:textId="77777777" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="180"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>mail: pec.sluzba.poliklinika@tamail.cz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC7D997" w14:textId="4EB9D4A9" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
+    <w:p w14:paraId="0EC7D997" w14:textId="16EAB15B" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pečovatelská služba </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tachov</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, zřizovatel je Město Tachov, které má od roku 1997 s OS ČČK Tachov uzavřenou  „Smlouvu o poskytování PS“. Jde o službu terénní a ambulantní. Sociální služba je finančně zabezpečená úhradou od klientů a velkou měrou se na financování podílí Krajský úřad Plzeňského kraje a Město Tachov. Služby jsou od roku 2019 poskytovány od PO do PÁ, od </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">, zřizovatel je Město Tachov, které má od roku 1997 s OS ČČK Tachov </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> do 1</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>uzavřenou  „</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hodin, v případě potřeby i o víkendu. PS je zajištěna rovněž dle požadavků klientů i v obcích I. typu ve správním území pověřeného obecního úřadu Tachov, mimo obec </w:t>
-[...7 lines deleted...]
-        <w:t>Obora</w:t>
+        <w:t xml:space="preserve">Smlouvu o poskytování PS“. Jde o službu terénní a ambulantní. Sociální služba je finančně zabezpečená úhradou od klientů a velkou měrou se na financování podílí Krajský úřad Plzeňského kraje a Město Tachov. Služby jsou poskytovány od PO do PÁ, od </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4077">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, a to na základě smlouvy mezi městem Tachov a konkrétní obcí. Sídlo pečovatelské služby je nyní Tachov, Bělojarská 2288. </w:t>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4077">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hodin, v případě potřeby i o víkendu. PS je zajištěna rovněž dle požadavků klientů i v obcích I. typu ve správním území pověřeného obecního úřadu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tachov,  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to na základě smlouvy mezi městem Tachov a konkrétní obcí. Sídlo pečovatelské služby je nyní Tachov, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bělojarská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2288. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(registrovaná SS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F3382B" w14:textId="77777777" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -637,87 +782,395 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3D00D327" w14:textId="77777777" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ředitelka: Mgr. Blanka Dobrotová, mobil: 725 047 018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="63B1642B" w14:textId="77777777" w:rsidR="009D0BCC" w:rsidRPr="000D46E9" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
+        <w:t xml:space="preserve">Ředitelka: Mgr. Blanka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dobrotová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, mobil: 725 047 018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B1642B" w14:textId="77777777" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tachov@cervenykriz.eu</w:t>
       </w:r>
       <w:r w:rsidRPr="00397321">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B40393" w14:textId="0F6E3F53" w:rsidR="00F06263" w:rsidRDefault="00F06263" w:rsidP="005E351A">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Global</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partner Péče </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. – pobočka Tachov, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T.G.Masaryka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1326</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEA2F92" w14:textId="64869FC8" w:rsidR="005E351A" w:rsidRPr="005E351A" w:rsidRDefault="005E351A" w:rsidP="005E351A">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nabízí odlehčovací služby, které jsou určeny osobám s chronickým </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onemocněním,  s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kombinovaným postižením, s mentálním </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>postižením</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zdravotním postižením</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>seniorům</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3C1F70" w14:textId="22509EC8" w:rsidR="005E351A" w:rsidRPr="005E351A" w:rsidRDefault="005E351A" w:rsidP="005E351A">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Věková hranice poskytování sociální služby je od 19 let</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lužba je poskytována každý den od 7:00 - 20:00 hodin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A7D42C" w14:textId="3C3C35C1" w:rsidR="005E351A" w:rsidRDefault="005E351A" w:rsidP="005E351A">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00574C7C">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>lenka.skopova@gp.cz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1704D007" w14:textId="21FC6B22" w:rsidR="005E351A" w:rsidRPr="000D46E9" w:rsidRDefault="005E351A" w:rsidP="005E351A">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tel.: 734 543 036</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50D77EDC" w14:textId="5A85CB97" w:rsidR="00D36B20" w:rsidRPr="00D36B20" w:rsidRDefault="000B5F47" w:rsidP="009D0BCC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="009D0BCC" w:rsidRPr="009D0BCC">
         <w:rPr>
           <w:b/>
@@ -841,147 +1294,164 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> s kapacitou 52 bytových jednotek. Slouží k bydlení osob se zdravotním postižením a seniorů, kteří nejsou schopni si sami obstarat své životní potřeby a péči o domácnost. Zřizovatelem a poskytovatelem je Město Planá.</w:t>
       </w:r>
       <w:r w:rsidR="009D0BCC" w:rsidRPr="009D0BCC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581CF658" w14:textId="7946472D" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="00FF6986">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000B5F47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kontak</w:t>
       </w:r>
       <w:r w:rsidR="000B5F47" w:rsidRPr="000B5F47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="000B5F47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0BCC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FF6986">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Milena Nová (žádosti, pořadník), tel. 374 752</w:t>
       </w:r>
       <w:r w:rsidR="006C0989">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6986">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>919</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182585BB" w14:textId="77777777" w:rsidR="006C0989" w:rsidRPr="006C0989" w:rsidRDefault="006C0989" w:rsidP="006C0989">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc177560892"/>
       <w:r w:rsidRPr="006C0989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Domy s pečovatelskou službou v Boru</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="72881E7D" w14:textId="77777777" w:rsidR="006C0989" w:rsidRPr="006C0989" w:rsidRDefault="006C0989" w:rsidP="006C0989">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0989">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Byty se zvláštním určením na adrese Bor, Přimdská 748 s kapacitou 23 bytů, z toho </w:t>
+        <w:t xml:space="preserve">Byty se zvláštním určením na adrese Bor, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C0989">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Přimdská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C0989">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 748 s kapacitou 23 bytů, z toho </w:t>
       </w:r>
       <w:r w:rsidRPr="006C0989">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">9 dvoulůžkových a 3 bezbariérové. Právo na podání žádosti o byt v DPS mají všichni občané ČR, kteří mají k datu podání žádosti o byt v DPS na území města Bor trvalý pobyt. Každá žádost se posuzuje individuálně na základě posouzení zdravotní, bytové a sociální situace. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C118B9" w14:textId="5F0D591B" w:rsidR="009D0BCC" w:rsidRPr="00BA2672" w:rsidRDefault="00BA2672" w:rsidP="00FF6986">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2672">
@@ -1010,51 +1480,50 @@
         <w:t>Obec Staré Sedliště vybudovalo 7 menších bytů v obci pro seniory, kde mají zajištěnou pečovatelskou službu.</w:t>
       </w:r>
       <w:r w:rsidR="00FF6986">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (n</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381D88E9" w14:textId="2C44657F" w:rsidR="00BA2672" w:rsidRDefault="00BA2672" w:rsidP="00525F55">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2672">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kontakt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Mgr. Jitka Valíčková</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13FD0755" w14:textId="5351E22F" w:rsidR="00BA2672" w:rsidRDefault="00525F55" w:rsidP="00525F55">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1109,202 +1578,205 @@
     <w:p w14:paraId="021B651F" w14:textId="3EBF2B04" w:rsidR="00525F55" w:rsidRDefault="00525F55" w:rsidP="002D5869">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525F55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kontakt:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> městys Chodová Planá</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093366A9" w14:textId="77777777" w:rsidR="00B83259" w:rsidRPr="00525F55" w:rsidRDefault="00B83259" w:rsidP="002D5869">
-[...10 lines deleted...]
-    <w:p w14:paraId="31D9D51C" w14:textId="77777777" w:rsidR="00D36B20" w:rsidRPr="00D36B20" w:rsidRDefault="00546BC1">
+    <w:p w14:paraId="31D9D51C" w14:textId="5501BE2D" w:rsidR="00D36B20" w:rsidRPr="00D36B20" w:rsidRDefault="00AC4077">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF6986">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Byty zvláštního určení </w:t>
       </w:r>
       <w:r w:rsidR="007400E5" w:rsidRPr="00FF6986">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tachov,</w:t>
       </w:r>
       <w:r w:rsidR="00D36B20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE819D6" w14:textId="71DAAADF" w:rsidR="00D36B20" w:rsidRDefault="00D36B20" w:rsidP="00D36B20">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="007400E5" w:rsidRPr="00FF6986">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bělojarská 2119</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007400E5" w:rsidRPr="00FF6986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bělojarská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007400E5" w:rsidRPr="00FF6986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2119</w:t>
       </w:r>
       <w:r w:rsidR="007400E5" w:rsidRPr="00FF6986">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> s kapacitou 46 byt. jednotek </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C86E4F" w14:textId="77777777" w:rsidR="00D36B20" w:rsidRDefault="00D36B20" w:rsidP="00D36B20">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="007400E5" w:rsidRPr="00FF6986">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007400E5" w:rsidRPr="00FF6986">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bělojarská 2288</w:t>
+        <w:t>Bělojarská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007400E5" w:rsidRPr="00FF6986">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2288</w:t>
       </w:r>
       <w:r w:rsidR="007400E5" w:rsidRPr="00FF6986">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> s kapacitou 24 byt. jednotek </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1407D5AA" w14:textId="77777777" w:rsidR="00D36B20" w:rsidRDefault="007400E5" w:rsidP="00D36B20">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1444,96 +1916,96 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>374 774 200, mobil 775 744</w:t>
       </w:r>
       <w:r w:rsidR="006C3139">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BE467F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>469</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56552F60" w14:textId="4C7E6750" w:rsidR="00BE467F" w:rsidRDefault="00BE467F" w:rsidP="00546BC1">
+    <w:p w14:paraId="56552F60" w14:textId="4C7E6750" w:rsidR="00BE467F" w:rsidRDefault="00BE467F" w:rsidP="005E351A">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="006C3139">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">il: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00546BC1" w:rsidRPr="00C95EAB">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>marcela.nemcova@tachov-mesto.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30223C44" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRDefault="00546BC1" w:rsidP="00546BC1">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
@@ -1572,60 +2044,79 @@
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC0D98">
         <w:rPr>
           <w:color w:val="4A4A4A"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov pro seniory v Boru je určen pro dospělé občany ve věku od 65 let věku, kteří jsou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4A4A4A"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">z </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0D98">
         <w:rPr>
           <w:color w:val="4A4A4A"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>důvodu snížené soběstačnosti, zejména z důvodu věku a zdravotního stavu odkázáni na pomoc druhé osoby. Jejich zdravotní stav vyžaduje pravidelnou pomoc jiné osoby a neumožňuje jim setrvávat v domácím prostředí za pomoci rodiny nebo za pomoci dostupných terénních služeb.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">důvodu snížené soběstačnosti, zejména z důvodu věku a zdravotního stavu odkázáni na pomoc druhé osoby. Jejich zdravotní stav vyžaduje pravidelnou pomoc jiné osoby a neumožňuje jim setrvávat v domácím prostředí za pomoci rodiny nebo za pomoci dostupných terénních </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC0D98">
         <w:rPr>
+          <w:color w:val="4A4A4A"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>služeb.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0D98">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>(registrovaná SS)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CC0D98">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>registrovaná SS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2A1236" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRDefault="00546BC1" w:rsidP="00FF6986">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -1663,51 +2154,71 @@
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Centrum sociálních služeb Tachov, p.o.,</w:t>
+        <w:t xml:space="preserve">Centrum sociálních služeb Tachov, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p.o</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zřizovatelem je Krajský úřad Plzeňského kraje. Zaměření organizace je poskytování SS formou pobytových služeb s celoročním nepřetržitým provozem, které zabezpečují seniorům se sníženou soběstačností, vyžadujícím pravidelnou pomoc, komplexní péči včetně ošetřovatelské a rehabilitační péče, aktivizační a sociální terapeutické činnosti. Příspěvková organizace poskytuje sociální služby v těchto zařízeních</w:t>
       </w:r>
       <w:r w:rsidR="00272727" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00272727" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1867,52 +2378,63 @@
         <w:t>mail: dspa.socialni.pracovnice@csstachov.cz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE5C586" w14:textId="0B9C99A0" w:rsidR="00261076" w:rsidRPr="000D46E9" w:rsidRDefault="007400E5" w:rsidP="007400E5">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Domov seniorů PANORAMA, U Penzionu 1711,Tachov</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Domov seniorů PANORAMA, U Penzionu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1711,Tachov</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">,nabízí seniorům </w:t>
       </w:r>
       <w:r w:rsidR="005E6577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> druhy SS</w:t>
       </w:r>
       <w:r w:rsidR="00D36B20">
@@ -1990,50 +2512,51 @@
     <w:p w14:paraId="7D562206" w14:textId="77777777" w:rsidR="007F16E4" w:rsidRDefault="007400E5" w:rsidP="007F16E4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>domov se zvláštním režimem</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kde kapacita je </w:t>
       </w:r>
       <w:r w:rsidR="00625FF8" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>35 lůžek.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D77FF8" w14:textId="6C643E0F" w:rsidR="007400E5" w:rsidRDefault="00625FF8" w:rsidP="007F16E4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
@@ -2043,67 +2566,85 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cílov</w:t>
       </w:r>
       <w:r w:rsidR="00261076" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> skupin</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>skupin</w:t>
       </w:r>
       <w:r w:rsidR="00261076" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  jsou osoby se stařeckou, Alzheimerovou demencí a ostatními typy demencí, které mají sníženou soběstačnost z důvodu těchto onemocnění a jejichž situace vyžaduje pravidelnou pomoc jiné fyzické osoby;</w:t>
+        <w:t xml:space="preserve">  jsou</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osoby se stařeckou, Alzheimerovou demencí a ostatními typy demencí, které mají sníženou soběstačnost z důvodu těchto onemocnění a jejichž situace vyžaduje pravidelnou pomoc jiné fyzické osoby;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65790B14" w14:textId="05FB1691" w:rsidR="006C3139" w:rsidRDefault="00AC764F" w:rsidP="00261076">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tel.:</w:t>
       </w:r>
@@ -2192,90 +2733,133 @@
         <w:t xml:space="preserve"> 775 422 047</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537EF85C" w14:textId="77777777" w:rsidR="009D0BCC" w:rsidRPr="009D0BCC" w:rsidRDefault="006C3139" w:rsidP="002D5869">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">mail: dsup.socialni </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dsup.socialni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00183A8D" w:rsidRPr="0023719F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>pracovnice@csstachov.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6797CE0F" w14:textId="4F6E3F4B" w:rsidR="009D0BCC" w:rsidRPr="00162386" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Domov pro seniory Kurojedy </w:t>
+        <w:t xml:space="preserve">Domov pro seniory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kurojedy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C9077D" w14:textId="77777777" w:rsidR="009D0BCC" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162386">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov nabízí seniorům dva druhy sociálních služeb </w:t>
       </w:r>
@@ -2392,76 +2976,92 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">tel. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B53D92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 374 630 133, mobil 775 421 997</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CC1CED" w14:textId="4CD62C4C" w:rsidR="006C3139" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
+    <w:p w14:paraId="65CC1CED" w14:textId="1D72487F" w:rsidR="006C3139" w:rsidRDefault="009D0BCC" w:rsidP="009D0BCC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53D92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>mail: dsk.socialni.pracovnice@csstachov.cz</w:t>
-      </w:r>
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00AC4077" w:rsidRPr="007610CF">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>dsk.socialni.pracovnice@csstachov.cz</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="47552236" w14:textId="4CB4B51E" w:rsidR="007400E5" w:rsidRDefault="007400E5" w:rsidP="007400E5">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rodinná poradna pro manželství, partnerské a mezilidské vztahy Tachov</w:t>
       </w:r>
@@ -2484,231 +3084,798 @@
       <w:r w:rsidR="00CB5B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pondělí</w:t>
       </w:r>
       <w:r w:rsidR="00625FF8" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> od 9,00 do 17,30 hodin</w:t>
       </w:r>
       <w:r w:rsidR="009B0888" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FCDAA1" w14:textId="6D5CAA6A" w:rsidR="00B53D92" w:rsidRPr="005118DE" w:rsidRDefault="00B53D92" w:rsidP="00B53D92">
+    <w:p w14:paraId="74FCDAA1" w14:textId="28929351" w:rsidR="00B53D92" w:rsidRPr="005118DE" w:rsidRDefault="00B53D92" w:rsidP="00B53D92">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005118DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">psycholog Mgr. </w:t>
-[...8 lines deleted...]
-        <w:t>Lada Strnadová</w:t>
+        <w:t>psycho</w:t>
+      </w:r>
+      <w:r w:rsidR="005A404D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>terapeut</w:t>
       </w:r>
       <w:r w:rsidRPr="005118DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Mgr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00856777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bohdana Heroldová</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005118DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005118DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mobil </w:t>
+      </w:r>
       <w:r w:rsidR="000419FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">tel. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005118DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">374 701 110, mobil </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>777</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005118DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>777 483 083</w:t>
+        <w:t> 483 083</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A828C6" w14:textId="33D26BAD" w:rsidR="00B53D92" w:rsidRDefault="00B53D92" w:rsidP="00183A8D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail: rod.poradna@csstachov.cz</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="5968107A" w14:textId="2375C09E" w:rsidR="00206790" w:rsidRPr="00206790" w:rsidRDefault="00206790" w:rsidP="00206790">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00206790">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Senlife</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00206790">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – domov pro seniory</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06263">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a domov se zvláštním režimem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206790">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chodová Planá</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69461249" w14:textId="786FAF47" w:rsidR="00206790" w:rsidRPr="00206790" w:rsidRDefault="00206790" w:rsidP="00206790">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206790">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Nabízí zdravotní a sociální péči 24/7, která je přizpůsobena individuálním potřebám každého seniora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staršího 65 let, k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206790">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>apacita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> domova je</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206790">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 107 lůžek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403877F3" w14:textId="77777777" w:rsidR="00206790" w:rsidRPr="00206790" w:rsidRDefault="00206790" w:rsidP="00206790">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206790">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Kontakt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206790">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00206790">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>poptavka@senlife.cz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="515E81AA" w14:textId="77777777" w:rsidR="00206790" w:rsidRPr="00206790" w:rsidRDefault="00206790" w:rsidP="00206790">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00206790">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Tel.:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206790">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00206790">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+          </w:rPr>
+          <w:t>+420 910 929 006</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="280E58A5" w14:textId="5732360B" w:rsidR="00A0778A" w:rsidRDefault="00A0778A" w:rsidP="0018614C">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Domov pro osoby se zdravotním postižením Milíře</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:t>, p.</w:t>
       </w:r>
       <w:r w:rsidR="009675A9" w:rsidRPr="000D46E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:t>o., zřizovatelem je Krajský úřad Plzeňského kraje. Domov poskytuje SS formou celoroční pobytové služby pro cílovou skupinu o</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>soby s mentálním postižením a osoby s mentálním postižením s přidruženými vadami pohybového, sluchového nebo zrakového aparátu nebo jejich kombinace</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009675A9" w:rsidRPr="000D46E9">
+        <w:t>soby</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pro v</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ěková kategorie klientů</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009675A9" w:rsidRPr="000D46E9">
+        <w:t>mentálním</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>od 3 let do 40 let.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00272727" w:rsidRPr="000D46E9">
+        <w:t>postižením</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>(registrovaná SS)</w:t>
+        <w:t>osoby</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>mentálním</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>postižením</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>přidruženými</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>vadami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pohybového</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sluchového</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>zrakového</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aparátu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>jejich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>kombinace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009675A9" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009675A9" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ěková</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>kategorie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>klientů</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009675A9" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>od 3 let do 40 let.</w:t>
+      </w:r>
+      <w:r w:rsidR="00272727" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00272727" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00272727" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>registrovaná</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00272727" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FDC28D" w14:textId="664CD0AD" w:rsidR="005E6577" w:rsidRDefault="00FF6986" w:rsidP="00FF6986">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF6986">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>o</w:t>
@@ -2755,51 +3922,71 @@
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>kontakt:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Eva Bartošová, DiS. (SP) 737 491 401</w:t>
+        <w:t xml:space="preserve"> Eva Bartošová, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>DiS.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="545454"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SP) 737 491 401</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12497091" w14:textId="52198117" w:rsidR="00B53D92" w:rsidRPr="000D46E9" w:rsidRDefault="00B53D92" w:rsidP="00DB1E22">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="545454"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>mail:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2832,57 +4019,67 @@
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrum pro zdravotně postižené Plzeňského kraje, o.p.s., pracoviště </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tachov má poradnu pro zdravotně postižené na adrese Tachov, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00057FFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bělojarská </w:t>
+        <w:t>Bělojarská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057FFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00057FFC" w:rsidRPr="00057FFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2288</w:t>
       </w:r>
       <w:r w:rsidRPr="00057FFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B558FFE" w14:textId="6AF26FD6" w:rsidR="007F16E4" w:rsidRDefault="007F16E4" w:rsidP="007F16E4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -3111,51 +4308,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail: tachov@czppk.cz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7333FA12" w14:textId="4F854295" w:rsidR="007F16E4" w:rsidRPr="007F16E4" w:rsidRDefault="00000000" w:rsidP="00331E34">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="009B0888" w:rsidRPr="000D46E9">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
           <w:t>Správa uprchlických zařízení Ministerstva vnitra ČR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009B0888" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">  - </w:t>
       </w:r>
       <w:r w:rsidR="007400E5" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrum na podporu integrace cizinců </w:t>
@@ -3169,99 +4366,120 @@
       </w:r>
       <w:r w:rsidR="007400E5" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Plzeň </w:t>
       </w:r>
       <w:r w:rsidR="0039712C" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
       <w:r w:rsidR="007400E5" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> v Tachově</w:t>
       </w:r>
       <w:r w:rsidR="0039712C" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> svojí pobočku – </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0039712C" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>svojí</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0039712C" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pobočku – </w:t>
       </w:r>
       <w:r w:rsidR="00331E34">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">od 1.9.2022 na adrese Tachov, </w:t>
       </w:r>
       <w:r w:rsidR="00141061">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T.G</w:t>
       </w:r>
       <w:r w:rsidR="00331E34">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00141061">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Masaryka 1326 (v bývalé budově okresního úřadu</w:t>
       </w:r>
       <w:r w:rsidR="0039712C" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="007400E5" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Služby jsou poskytovány</w:t>
       </w:r>
       <w:r w:rsidR="0039712C" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00331E34">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>v pondělí od 12,00 do 17,00 hodin</w:t>
+        <w:t xml:space="preserve">v pondělí od </w:t>
+      </w:r>
+      <w:r w:rsidR="00331E34">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>12,00 do 17,00 hodin</w:t>
       </w:r>
       <w:r w:rsidR="0039712C" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007400E5" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zdarma </w:t>
       </w:r>
       <w:r w:rsidR="0039712C" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>státní</w:t>
       </w:r>
       <w:r w:rsidR="00106519" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
@@ -3427,140 +4645,160 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tel. 377 223 157</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C89A57" w14:textId="39761908" w:rsidR="00DB1E22" w:rsidRDefault="00DB1E22" w:rsidP="00DB1E22">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mgr. Tereza Hrabovská,  </w:t>
+        <w:t xml:space="preserve">Mgr. Tereza </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hrabovská,  </w:t>
       </w:r>
       <w:r w:rsidR="000419FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mobil</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 771 264 968,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF0DAAC" w14:textId="40CE5704" w:rsidR="00DB1E22" w:rsidRPr="00DB1E22" w:rsidRDefault="00DB1E22" w:rsidP="00DB1E22">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1E22">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mgr. Helena Kučerková, </w:t>
+        <w:t xml:space="preserve">Mgr. Helena </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB1E22">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kučerková, </w:t>
       </w:r>
       <w:r w:rsidR="00183A8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000419FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mobil</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 771 264 969</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A47BF9" w14:textId="6055D8A4" w:rsidR="005118DE" w:rsidRDefault="00F9042C" w:rsidP="00DB1E22">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00183A8D" w:rsidRPr="0023719F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>icplzen@suz.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58681614" w14:textId="78BFBDE6" w:rsidR="00500587" w:rsidRDefault="00500587" w:rsidP="00500587">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
@@ -3592,58 +4830,51 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00500587" w:rsidRPr="00500587">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">abízí klientům bezplatné </w:t>
       </w:r>
       <w:r w:rsidR="00500587" w:rsidRPr="00FF6986">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sociální a právní poradenství</w:t>
       </w:r>
       <w:r w:rsidR="00500587">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, konzultace pro žadatele o mezinárodní ochranu, poradenství v otázkách dobrovolného návratu, pomoc s uznáváním zahraničních dokladů o vzdělání, pomoc při hledání konkrétního zaměstnání, pomoc při </w:t>
-[...6 lines deleted...]
-        <w:t>komunikaci se zaměstnavatelem, asistenci při jednání na úřadech,</w:t>
+        <w:t>, konzultace pro žadatele o mezinárodní ochranu, poradenství v otázkách dobrovolného návratu, pomoc s uznáváním zahraničních dokladů o vzdělání, pomoc při hledání konkrétního zaměstnání, pomoc při komunikaci se zaměstnavatelem, asistenci při jednání na úřadech,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kontakty s pracovními agenturami, kurzy českého jazyka, individuální pomoc s vyřešením bydlení.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5A8CBE" w14:textId="3326F4B4" w:rsidR="00141061" w:rsidRPr="00183A8D" w:rsidRDefault="00141061" w:rsidP="00500587">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183A8D">
         <w:rPr>
           <w:b/>
@@ -3675,92 +4906,110 @@
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183A8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000419FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     mobil  </w:t>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000419FD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mobil  </w:t>
       </w:r>
       <w:r w:rsidRPr="00183A8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>604 809 165</w:t>
+        <w:t>604</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00183A8D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 809 165</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B9FD7C" w14:textId="6E18F2C6" w:rsidR="00141061" w:rsidRDefault="000419FD" w:rsidP="00183A8D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00141061" w:rsidRPr="00183A8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00183A8D" w:rsidRPr="0023719F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>opu.plzen@opu.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B0331D4" w14:textId="0852DEF4" w:rsidR="005118DE" w:rsidRDefault="005118DE" w:rsidP="005118DE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4029,51 +5278,51 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="0018614C" w:rsidRPr="0018614C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="0018614C" w:rsidRPr="007F16E4">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>dominik.dolejs@tichysvet.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="27AA8076" w14:textId="76813949" w:rsidR="0018614C" w:rsidRPr="007F16E4" w:rsidRDefault="0018614C" w:rsidP="005118DE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0018614C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -4108,51 +5357,51 @@
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="0018614C" w:rsidRPr="0018614C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="0018614C" w:rsidRPr="007F16E4">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>nikola.hrubcova@tichysvet.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="228D3484" w14:textId="77777777" w:rsidR="007F16E4" w:rsidRPr="0018614C" w:rsidRDefault="007F16E4" w:rsidP="007F16E4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4184,60 +5433,80 @@
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>AUDIOHELP, z.</w:t>
+        <w:t xml:space="preserve">AUDIOHELP, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="323232"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F760CF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>s. Plzeňský kraj, Tomanova 3/5, 301 00 Plzeň</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F760CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. Plzeňský kraj, Tomanova 3/5, 301 00 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="539B16F2" w14:textId="77777777" w:rsidR="00F760CF" w:rsidRDefault="00F760CF" w:rsidP="00F760CF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F760CF">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V rámci Plzeňského kraje poskytuje osobám se sluchovým postižením (převážně nedoslýchavým se sluchadlem i bez sluchadla) sociální služby, které pomáhají s překonáváním komunikační bariéry a přispívají k opětovnému začlenění do aktivního společenského život</w:t>
@@ -4375,51 +5644,51 @@
     </w:p>
     <w:p w14:paraId="2011115E" w14:textId="77777777" w:rsidR="00F760CF" w:rsidRPr="00F760CF" w:rsidRDefault="00F760CF" w:rsidP="00F760CF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F760CF">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00F760CF">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>audiohelp@volny.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49D417F8" w14:textId="77777777" w:rsidR="00F760CF" w:rsidRPr="00F760CF" w:rsidRDefault="00F760CF" w:rsidP="00F760CF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F760CF">
@@ -4446,135 +5715,155 @@
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sjednocená organizace nevidomých a slabozrakých ČR (SONS) Tachov, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Stadtrodská 1561</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00075914" w:rsidRPr="000D46E9">
+        <w:t>Stadtrodská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00546BC1">
+        <w:t xml:space="preserve"> 1561</w:t>
+      </w:r>
+      <w:r w:rsidR="00075914" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
-[...8 lines deleted...]
-        <w:t>sociálně aktivizační službu</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00546BC1">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00075914" w:rsidRPr="000D46E9">
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="0063289C">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:color w:val="323232"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>sociálně aktivizační službu</w:t>
+      </w:r>
+      <w:r w:rsidR="00546BC1">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">je </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00546BC1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00075914" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00075914" w:rsidRPr="000D46E9">
+        <w:t xml:space="preserve">je </w:t>
+      </w:r>
+      <w:r w:rsidR="00546BC1">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00075914" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="323232"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">spolek, který </w:t>
       </w:r>
       <w:r w:rsidR="00075914" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">sdružuje nevidomé a jinak těžce zrakově postižené občany a hájí jejich zájmy, poskytuje </w:t>
+        <w:t xml:space="preserve">sdružuje nevidomé a jinak těžce </w:t>
+      </w:r>
+      <w:r w:rsidR="00075914" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">zrakově postižené občany a hájí jejich zájmy, poskytuje </w:t>
       </w:r>
       <w:r w:rsidR="00075914" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ambulantní a terénní </w:t>
       </w:r>
       <w:r w:rsidR="00075914" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konkrétní služby vedoucí k integraci takto postižených občanů do společnosti.</w:t>
       </w:r>
       <w:r w:rsidR="00272727" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4623,121 +5912,133 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>608 077 100</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E41826" w14:textId="0B1235E3" w:rsidR="00F9042C" w:rsidRDefault="00F9042C" w:rsidP="00FF6986">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mail:vrbatova@sons.cz</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="76D2F24E" w14:textId="1CC67F33" w:rsidR="00FF6986" w:rsidRDefault="00FF6986" w:rsidP="00183A8D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="0F3063"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00FF6986">
           <w:rPr>
             <w:color w:val="0F3063"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>tachov-odbocka@sons.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59D0032D" w14:textId="554D0E5A" w:rsidR="0063289C" w:rsidRDefault="0063289C" w:rsidP="001D361C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Tyfloservis, o.p.s., krajské ambulantní středisko, Tomanova 2645/5, 301 00 Plzeň </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tyfloservis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, o.p.s., krajské ambulantní středisko, Tomanova 2645/5, 301 00 Plzeň </w:t>
       </w:r>
       <w:r w:rsidRPr="0063289C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zajišťují službu </w:t>
       </w:r>
       <w:r w:rsidRPr="0063289C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sociální rehabilitace</w:t>
       </w:r>
       <w:r w:rsidRPr="0063289C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro osoby s těžkým zrakovým a kombinovaným </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -4888,55 +6189,54 @@
         </w:rPr>
         <w:t>(registrovaná SS):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5863C5DD" w14:textId="140D91C4" w:rsidR="00F9042C" w:rsidRPr="000D46E9" w:rsidRDefault="00F9042C" w:rsidP="00183A8D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:bCs w:val="0"/>
           <w:color w:val="323232"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>kontakt: ředitelka Mgr. Markéta Blažek Černá</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D5BBDB" w14:textId="6D71BB44" w:rsidR="007400E5" w:rsidRDefault="007400E5" w:rsidP="00272727">
+    <w:p w14:paraId="36D5BBDB" w14:textId="44F7F438" w:rsidR="007400E5" w:rsidRDefault="007400E5" w:rsidP="00272727">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -5022,331 +6322,305 @@
         </w:rPr>
         <w:t xml:space="preserve">rodinné příslušníky, partnery </w:t>
       </w:r>
       <w:r w:rsidR="00F0537F" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009675A9" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a blízké osoby cílové skupiny. P</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>oskytují např. testování, poradenství;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F2A0754" w14:textId="1D0B9F50" w:rsidR="00F9042C" w:rsidRDefault="00F9042C" w:rsidP="00F9042C">
+        <w:t>oskytují testování, poradenství;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300D652F" w14:textId="77777777" w:rsidR="005616DE" w:rsidRDefault="005616DE" w:rsidP="005616DE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
-        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk227828333"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provozní doba: středa 9:00 – 17:00 hodin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661A17C3" w14:textId="0CEF8907" w:rsidR="005616DE" w:rsidRDefault="005616DE" w:rsidP="005616DE">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kontakt: Mgr. David Klaus (vedoucí SS) 608 656 538, mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00096A90">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>VS.TP.tachov@kotec.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58729D53" w14:textId="28F6F7E6" w:rsidR="00F9042C" w:rsidRPr="000D46E9" w:rsidRDefault="00F9042C" w:rsidP="00183A8D">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="409491DB" w14:textId="6E39D28A" w:rsidR="007400E5" w:rsidRDefault="007400E5" w:rsidP="005616DE">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
-        <w:spacing w:before="60" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Terénní program</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5FA8" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pro osoby drogově závislé, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A5FA8" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ohrožené sociálním vyloučením, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>práce s osobami od 15 let, práce s mládeží na ulici;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D427781" w14:textId="66589243" w:rsidR="005616DE" w:rsidRDefault="005616DE" w:rsidP="005616DE">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...40 lines deleted...]
-      <w:r w:rsidR="00183A8D">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provozní doba: pondělí – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>čtvrtek  8:00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 17:00 hodin; pátek 8:00 – 14:30 hodin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3FB176" w14:textId="025778D3" w:rsidR="005616DE" w:rsidRDefault="005616DE" w:rsidP="005616DE">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kontakt: Mgr. David Klaus (vedoucí SS) 608 656 538, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C98AE4D" w14:textId="04D78CC2" w:rsidR="00EC4499" w:rsidRPr="005616DE" w:rsidRDefault="00183A8D" w:rsidP="005616DE">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mail: </w:t>
       </w:r>
-      <w:r w:rsidR="002A2ABA">
-[...10 lines deleted...]
-    <w:p w14:paraId="409491DB" w14:textId="6E39D28A" w:rsidR="007400E5" w:rsidRDefault="007400E5" w:rsidP="007400E5">
+      <w:r w:rsidR="00EC4499">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TP.tachov@kotec.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAC5B79" w14:textId="762A91A5" w:rsidR="007400E5" w:rsidRDefault="007400E5" w:rsidP="007400E5">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Terénní program</w:t>
-[...143 lines deleted...]
-        </w:rPr>
         <w:t>Centrum podpory rodiny</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provádí služby formou terénního a ambulantního charakteru určené rodinám s dětmi. Poskytuje sociálně-aktivizační služby např. pro rodiny s domácím násilím, výchovné problémy dětí, rozvodové situace v</w:t>
       </w:r>
       <w:r w:rsidR="002D4A93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rodině</w:t>
@@ -5391,51 +6665,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kontakt:</w:t>
       </w:r>
       <w:r w:rsidR="00DB1E22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bc. Eva Bidermanová, 734 318 360</w:t>
+        <w:t xml:space="preserve">Bc. Eva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bidermanová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 734 318 360</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A823B6" w14:textId="7975FF41" w:rsidR="00EC4499" w:rsidRPr="000D46E9" w:rsidRDefault="000419FD" w:rsidP="00183A8D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:r w:rsidR="00EC4499">
         <w:rPr>
@@ -5527,348 +6821,830 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="295A4F27" w14:textId="7C25686D" w:rsidR="001E59B2" w:rsidRDefault="00183A8D" w:rsidP="00183A8D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00FA6B32" w:rsidRPr="009434E9">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>klub.relax@kotec.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A459BC4" w14:textId="77777777" w:rsidR="001A03F6" w:rsidRPr="001A03F6" w:rsidRDefault="00AC764F" w:rsidP="00075914">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ledovec, z.s. Ledce </w:t>
+        <w:t xml:space="preserve">Ledovec, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ledce </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACD45B7" w14:textId="77777777" w:rsidR="001A03F6" w:rsidRDefault="001A03F6" w:rsidP="001A03F6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Komunitní tým STachovsko </w:t>
+        <w:t xml:space="preserve">Komunitní tým </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>STachovsko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43246029" w14:textId="3FF84ACF" w:rsidR="00AC764F" w:rsidRPr="00F07147" w:rsidRDefault="00AC764F" w:rsidP="001A03F6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sociální rehabilitace </w:t>
       </w:r>
       <w:r>
-        <w:t>pro lidi starší 16ti let s duševním onemocněním</w:t>
+        <w:t xml:space="preserve">pro lidi starší </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>16ti</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> let s duševním onemocněním</w:t>
       </w:r>
       <w:r w:rsidR="00F07147">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F07147" w:rsidRPr="00F07147">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(registrovaná soc. služba)</w:t>
       </w:r>
       <w:r w:rsidR="00F07147">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252EB9A2" w14:textId="2B14CEC2" w:rsidR="00F07147" w:rsidRPr="00F07147" w:rsidRDefault="00F07147" w:rsidP="00F07147">
+    <w:p w14:paraId="252EB9A2" w14:textId="776E8E00" w:rsidR="00F07147" w:rsidRPr="00F07147" w:rsidRDefault="00F07147" w:rsidP="00F07147">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SS terénní a ambulantní forma </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">od 1.7.2024 - </w:t>
       </w:r>
       <w:r w:rsidRPr="00F07147">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3 dny v týdnu</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58A9930D" w14:textId="4A0BD765" w:rsidR="00F07147" w:rsidRPr="00F07147" w:rsidRDefault="00F07147" w:rsidP="00F07147">
+        <w:t>3 dny v</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB35EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07147">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>týdnu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB35EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545AA21B" w14:textId="77777777" w:rsidR="005616DE" w:rsidRDefault="00F07147" w:rsidP="00F07147">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambulance Tachov, </w:t>
       </w:r>
       <w:r w:rsidR="00C205A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nám. Republiky 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="680BAD28" w14:textId="0F3BF9F9" w:rsidR="00F07147" w:rsidRDefault="00F07147" w:rsidP="00F07147">
+    </w:p>
+    <w:p w14:paraId="4420CC63" w14:textId="77777777" w:rsidR="00AB35EB" w:rsidRDefault="005616DE" w:rsidP="00F07147">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kontakt</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38DAE9BA" w14:textId="03611001" w:rsidR="00F07147" w:rsidRDefault="00F07147" w:rsidP="00F07147">
+        <w:t>Provozní dob</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB35EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prac</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB35EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od 8:00 do 16:30 hodin, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A9930D" w14:textId="014B62FA" w:rsidR="00F07147" w:rsidRPr="00F07147" w:rsidRDefault="00AB35EB" w:rsidP="00F07147">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tel.: </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="670B2129" w14:textId="4E7970A0" w:rsidR="001A03F6" w:rsidRDefault="001A03F6" w:rsidP="00F07147">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="005616DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ez objednání</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="005616DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07147" w:rsidRPr="00F07147">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pondělí od </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F07147" w:rsidRPr="00F07147">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8 – 13</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F07147" w:rsidRPr="00F07147">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hodin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DAE9BA" w14:textId="6B56F03E" w:rsidR="00F07147" w:rsidRDefault="00F07147" w:rsidP="00F07147">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Kontakt</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB35EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel.: </w:t>
+      </w:r>
+      <w:r w:rsidR="001A03F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>739 628 910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670B2129" w14:textId="4E7970A0" w:rsidR="001A03F6" w:rsidRDefault="001A03F6" w:rsidP="00F07147">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00C205A4" w:rsidRPr="00C178AC">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>stachovsko@ledovec.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="3D64B4B3" w14:textId="77777777" w:rsidR="00904A89" w:rsidRDefault="00904A89" w:rsidP="00F07147">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334EBAC1" w14:textId="7472800C" w:rsidR="00904A89" w:rsidRDefault="00904A89" w:rsidP="00F07147">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hausing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB35EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB35EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ledovec </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– projekt od 10/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068C6424" w14:textId="398B8767" w:rsidR="00F463ED" w:rsidRPr="00F463ED" w:rsidRDefault="00F463ED" w:rsidP="00F07147">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F463ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tým pracovníků p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F463ED">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>omáhá lidem s duševním onemocněním nacházejícím se dlouhodobě v situaci bez domova nalézt v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F463ED">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tachově </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F463ED">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>stabilní standardní bydlení a podporuje je v procesu zabydlování. Nabízí individuální dlouhodobou podporu orientovanou zejména na udržení získaného bydlení a předcházení rizik jeho ztráty.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F463ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F463ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Město Tachov se pro občany města zapojilo do projektu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361FA10E" w14:textId="77777777" w:rsidR="00F463ED" w:rsidRDefault="00AB35EB" w:rsidP="00F07147">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontakt: Jitka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kylišová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F463ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B6B405" w14:textId="47118B82" w:rsidR="00AB35EB" w:rsidRDefault="00F463ED" w:rsidP="00F07147">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00574C7C">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>jitka.kylisova@ledovec.cz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05F1234E" w14:textId="398285FC" w:rsidR="00F463ED" w:rsidRPr="00AB35EB" w:rsidRDefault="00F463ED" w:rsidP="00F07147">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tel.: 737 943 903</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="46504367" w14:textId="77777777" w:rsidR="00C205A4" w:rsidRDefault="00C205A4" w:rsidP="00F07147">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6489DBC9" w14:textId="4DF1B30D" w:rsidR="00C205A4" w:rsidRPr="00C205A4" w:rsidRDefault="00C205A4" w:rsidP="00C205A4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5931,92 +7707,132 @@
       <w:r w:rsidRPr="002E6C23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e určen lidem s mentálním znevýhodněním, PAS či kombinovaným </w:t>
       </w:r>
       <w:r w:rsidR="002E6C23" w:rsidRPr="002E6C23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">postižením </w:t>
       </w:r>
       <w:r w:rsidR="002E6C23" w:rsidRPr="002E6C23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ve věku 15 – 45 let</w:t>
+        <w:t xml:space="preserve">ve věku </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002E6C23" w:rsidRPr="002E6C23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15 – 45</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002E6C23" w:rsidRPr="002E6C23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> let</w:t>
       </w:r>
       <w:r w:rsidR="002E6C23" w:rsidRPr="002E6C23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="278B0914" w14:textId="08C33E23" w:rsidR="00EA1A5D" w:rsidRDefault="00EA1A5D" w:rsidP="00C205A4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adresa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tachov, Stadtrodská 1516, přízemí budovy </w:t>
+        <w:t xml:space="preserve"> Tachov, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stadtrodská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1516, přízemí budovy </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B91469" w14:textId="159AE639" w:rsidR="00EA1A5D" w:rsidRDefault="00EA1A5D" w:rsidP="00C205A4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provoz:</w:t>
       </w:r>
       <w:r>
@@ -6039,185 +7855,225 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6C23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provozní doba:</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6C23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pondělí až pátek od 7,00 do 15,30 hodin </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77250017" w14:textId="27F61021" w:rsidR="002E6C23" w:rsidRDefault="002E6C23" w:rsidP="00C205A4">
+    <w:p w14:paraId="77250017" w14:textId="4ADCA408" w:rsidR="002E6C23" w:rsidRDefault="002E6C23" w:rsidP="00C205A4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kontakt:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mgr. Bc. Marek Pelc, vedoucí ambulantních služeb pro osoby s postižením</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71AAB5C8" w14:textId="38D48DA2" w:rsidR="002E6C23" w:rsidRDefault="002E6C23" w:rsidP="00C205A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E247B3A" w14:textId="77777777" w:rsidR="00F463ED" w:rsidRPr="002E6C23" w:rsidRDefault="00F463ED" w:rsidP="00F463ED">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tel.</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="4475EB90" w14:textId="7EA9ABF7" w:rsidR="002E6C23" w:rsidRPr="002E6C23" w:rsidRDefault="002E6C23" w:rsidP="00C205A4">
+        <w:t>Mail:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stacionare@daikoniezapad.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AAB5C8" w14:textId="73CAEC6A" w:rsidR="002E6C23" w:rsidRDefault="002E6C23" w:rsidP="00C205A4">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mail:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> marek.pelc@daikoniezapad.cz</w:t>
+        <w:t>Tel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F463ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>731 634 493</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36057348" w14:textId="2F77A959" w:rsidR="00AC764F" w:rsidRPr="00AC764F" w:rsidRDefault="00AC764F" w:rsidP="00AC764F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43CA387A" w14:textId="6D3C1BDA" w:rsidR="00261076" w:rsidRDefault="00FD6216" w:rsidP="00075914">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Domus – centrum pro rodinu, z.s. Plzeň, pobočka Tachov, náměstí Republiky 116, </w:t>
+        <w:t>Domus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – centrum pro rodinu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Plzeň, pobočka Tachov, náměstí Republiky 116, </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>program sanace rodiny</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> -  </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -6265,828 +8121,1111 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C9403A" w14:textId="77777777" w:rsidR="00FF6986" w:rsidRDefault="00272727" w:rsidP="00FF6986">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(registrovaná SS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D949462" w14:textId="0DB1C465" w:rsidR="00FF6986" w:rsidRPr="000419FD" w:rsidRDefault="00FF6986" w:rsidP="00FF6986">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000419FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kontakt: 724 377 422, 739 455 570</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67896A99" w14:textId="495D0857" w:rsidR="00207AEE" w:rsidRDefault="00207AEE" w:rsidP="000419FD">
+    <w:p w14:paraId="1F5B3A49" w14:textId="779EF1F2" w:rsidR="00816A0B" w:rsidRPr="000D46E9" w:rsidRDefault="0011107E" w:rsidP="00AC764F">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dobrá rodina, o.p.s. – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:t xml:space="preserve">podpora </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763A1" w:rsidRPr="000D46E9">
+        <w:t xml:space="preserve">náhradní rodinné péče, doprovází pěstouny </w:t>
+      </w:r>
+      <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+        </w:rPr>
+        <w:t>registrovaná SS</w:t>
+      </w:r>
+      <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terénní, dojíždí do rodin)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D7CDFA" w14:textId="7CD0C8B6" w:rsidR="00816A0B" w:rsidRPr="001E59B2" w:rsidRDefault="00DE71F0" w:rsidP="006E40D2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Potravinová banka Plzeň – </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diakonie západ </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...42 lines deleted...]
-    <w:p w14:paraId="203DAAE3" w14:textId="2FCC0987" w:rsidR="000419FD" w:rsidRDefault="000419FD" w:rsidP="005E6577">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– zaměření na pěstounské rodiny, které mají s organizací uzavřenou Dohodu o výkonu pěstounské péče </w:t>
+      </w:r>
+      <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>registrovaná SS</w:t>
+      </w:r>
+      <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terénní, dojíždí do rodin)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC5DDAD" w14:textId="72AE35BC" w:rsidR="00183A8D" w:rsidRDefault="006E40D2" w:rsidP="00183A8D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="0B6CEEA0" w14:textId="68AB48CA" w:rsidR="005E6577" w:rsidRPr="000D46E9" w:rsidRDefault="009E5C56" w:rsidP="00FA6B32">
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontakt: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E59B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mgr</w:t>
+      </w:r>
+      <w:r w:rsidR="001E59B2" w:rsidRPr="001E59B2">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E59B2">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jiřina Ulmanová, </w:t>
+      </w:r>
+      <w:r w:rsidR="000419FD">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mobil </w:t>
+      </w:r>
+      <w:r w:rsidR="001E59B2">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>731 125 429</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B0D9F0" w14:textId="239F9E8C" w:rsidR="001E59B2" w:rsidRPr="000D46E9" w:rsidRDefault="00183A8D" w:rsidP="00183A8D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="992"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...36 lines deleted...]
-        <w:keepLines w:val="0"/>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E59B2">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jirina.ulmanova@diakonie.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22244278" w14:textId="77777777" w:rsidR="00816A0B" w:rsidRPr="000D46E9" w:rsidRDefault="00DE71F0" w:rsidP="00FA6B32">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...32 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rozum a cit</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7F63" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00683FDA" w:rsidRPr="00FA6069">
-[...9 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CB7F63" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CB7F63" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>všestranná podpora náhradní rodinné péče</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00683FDA" w:rsidRPr="00FA6069">
-[...107 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+      <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>registrovaná SS</w:t>
       </w:r>
       <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> terénní, dojíždí do rodin)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D7CDFA" w14:textId="7CD0C8B6" w:rsidR="00816A0B" w:rsidRPr="001E59B2" w:rsidRDefault="00DE71F0" w:rsidP="006E40D2">
+    <w:p w14:paraId="46FD42C2" w14:textId="66CA83FA" w:rsidR="00F463ED" w:rsidRPr="00EF5C05" w:rsidRDefault="00DE71F0" w:rsidP="00EF5C05">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Siln"/>
-[...123 lines deleted...]
-    <w:p w14:paraId="70B0D9F0" w14:textId="239F9E8C" w:rsidR="001E59B2" w:rsidRPr="000D46E9" w:rsidRDefault="00183A8D" w:rsidP="00183A8D">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF5C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Služby pro rodinu, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EF5C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EF5C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F463ED" w:rsidRPr="00EF5C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– pobočka Tachov, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F463ED" w:rsidRPr="00EF5C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T.G.Masaryka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F463ED" w:rsidRPr="00EF5C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1326</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6416B2F5" w14:textId="0B54131A" w:rsidR="00816A0B" w:rsidRPr="000D46E9" w:rsidRDefault="00EF5C05" w:rsidP="00F463ED">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Siln"/>
-[...76 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Doprovázení pěstounských a svěřeneckých rodin</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE71F0" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>registrovaná SS</w:t>
       </w:r>
       <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> terénní, dojíždí do rodin)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6416B2F5" w14:textId="77777777" w:rsidR="00816A0B" w:rsidRPr="000D46E9" w:rsidRDefault="00DE71F0" w:rsidP="00183A8D">
+    <w:p w14:paraId="55DC5824" w14:textId="77777777" w:rsidR="00B77BD5" w:rsidRPr="000D46E9" w:rsidRDefault="00B77BD5" w:rsidP="00183A8D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Služby pro rodinu, z.</w:t>
+        <w:t>Dětské centrum Plzeň, Partyzánská 55</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ú. – podpora a pomoc rodinám s dětmi, doprovázející organizace v náhradní rodinné péči </w:t>
-[...50 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...5 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>vytváří</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>vytváří podmínky pro zdravý vývoj dětí v pěstounských rodinách i osobám v evidenci (pěstounská péče na přechodnou dobu) prostřednictvím doprovázení, v rámci kterého nabízí setkávání, poradenství, vzdělávání a spolupráci s dalšími odborníky</w:t>
-      </w:r>
+        <w:t>podmínky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>zdravý</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>vývoj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>dětí</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>pěstounských</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>rodinách</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>osobám</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>evidenci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>pěstounská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>péče</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>přechodnou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>dobu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>prostřednictvím</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>doprovázení</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>rámci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>kterého</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>nabízí</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>setkávání</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>poradenství</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>vzdělávání</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>spolupráci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>dalšími</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>odborníky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="666666"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7104,61 +9243,109 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> terénní, dojíždí do rodin)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16AA20B8" w14:textId="77777777" w:rsidR="00F1125A" w:rsidRPr="00F1125A" w:rsidRDefault="00000000" w:rsidP="00BC2275">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00F763A1" w:rsidRPr="000D46E9">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
-          <w:t>15. přední hlídka Royal Rangers Mariánské Lázně</w:t>
+          <w:t xml:space="preserve">15. přední hlídka </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00F763A1" w:rsidRPr="000D46E9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="cs-CZ"/>
+          </w:rPr>
+          <w:t>Royal</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00F763A1" w:rsidRPr="000D46E9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="cs-CZ"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00F763A1" w:rsidRPr="000D46E9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="cs-CZ"/>
+          </w:rPr>
+          <w:t>Rangers</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00F763A1" w:rsidRPr="000D46E9">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="cs-CZ"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Mariánské Lázně</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F763A1" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00F763A1" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Středisko Víteček</w:t>
       </w:r>
       <w:r w:rsidR="00F763A1" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7275,50 +9462,51 @@
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>osobní asistence</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
@@ -7543,51 +9731,59 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zařízení: Pírko pro osoby s postižením – </w:t>
       </w:r>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>odlehčovací služby</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Merklín 194, 334 52 Merklín) Formy poskytování </w:t>
       </w:r>
       <w:r w:rsidR="003A2956">
         <w:t>SS</w:t>
       </w:r>
       <w:r>
         <w:t>: pobytová</w:t>
       </w:r>
       <w:r w:rsidR="003A2956">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Cílová skupina klientů: osoby s kombinovaným postižením, osoby s mentálním postižením, osoby se zdravotním postižením Věková kategorie klientů: mladší děti (7-10 let) starší děti (11-15 let) 15 16 dorost (16-18 let) mladí dospělí (19 – 26 let) dospělí (27 – 64 let) </w:t>
+        <w:t xml:space="preserve"> Cílová skupina klientů: osoby s kombinovaným postižením, osoby s mentálním postižením, osoby se zdravotním postižením Věková kategorie klientů: mladší děti (7-10 let) starší děti (11-15 let) 15 16 dorost (16-18 let) mladí dospělí (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>19 – 26</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> let) dospělí (27 – 64 let) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED53F02" w14:textId="2725E0DE" w:rsidR="006E40D2" w:rsidRDefault="00CD1FFA" w:rsidP="006E40D2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E40D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kontakty: telefon 773 683</w:t>
       </w:r>
       <w:r w:rsidR="006E40D2">
         <w:rPr>
           <w:b/>
@@ -7601,126 +9797,428 @@
           <w:bCs/>
         </w:rPr>
         <w:t>191</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7893A6DC" w14:textId="32F43D62" w:rsidR="000419FD" w:rsidRDefault="00CD1FFA" w:rsidP="000419FD">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E40D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">mail </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="000419FD" w:rsidRPr="0023719F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>osradost.zapad@diakonie.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006E40D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480DAEF1" w14:textId="7E0A9F71" w:rsidR="00CD1FFA" w:rsidRPr="006E40D2" w:rsidRDefault="00CD1FFA" w:rsidP="00183A8D">
+    <w:p w14:paraId="480DAEF1" w14:textId="7E0A9F71" w:rsidR="00CD1FFA" w:rsidRDefault="00CD1FFA" w:rsidP="00183A8D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="cs-CZ"/>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E40D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">web </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="006E40D2">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>www.diakoniezapad.cz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42C0AA35" w14:textId="77777777" w:rsidR="00EF5C05" w:rsidRDefault="00EF5C05" w:rsidP="00EF5C05">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Potravinová banka Plzeň – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekt potravinová a materiální pomoc, do které je zapojen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kotec o.p.s. Tachov, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">město Tachov, OSVZ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poskytuji potravinovou pomoc potřebným lidem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0407D8CD" w14:textId="77777777" w:rsidR="00EF5C05" w:rsidRDefault="00EF5C05" w:rsidP="00EF5C05">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kontakt:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E5C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kotec, o.p.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049EA25C" w14:textId="036991B7" w:rsidR="00EF5C05" w:rsidRPr="000D46E9" w:rsidRDefault="00EF5C05" w:rsidP="00EF5C05">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Město Tachov, OSVZ; kontakty www.tachov-mesto.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C75BFE" w14:textId="77777777" w:rsidR="00EF5C05" w:rsidRDefault="00EF5C05" w:rsidP="00EF5C05">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67799">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Člověk v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67799">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tísni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA6069">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tachov, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6069">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6069">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA6069">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> G. Masaryka 1326</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F20FE6E" w14:textId="77777777" w:rsidR="00EF5C05" w:rsidRPr="00FA6069" w:rsidRDefault="00EF5C05" w:rsidP="00EF5C05">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:keepLines w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D67799">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67799">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dluhové poradenství</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D67799">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6069">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(registrovaná SS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCDB607" w14:textId="77777777" w:rsidR="00EF5C05" w:rsidRDefault="00EF5C05" w:rsidP="00EF5C05">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6069">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kontakt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6069">
+        <w:t xml:space="preserve"> Bc. Klára Neumannová, 702 182 491, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00FA6069">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>klara.neumannova@clovekvtisni.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="41FB714D" w14:textId="77777777" w:rsidR="006E40D2" w:rsidRPr="006E40D2" w:rsidRDefault="00CD1FFA" w:rsidP="006E40D2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1FFA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Diakonie ČCE – Středisko v Praze 5 – Stodůlkách Poskytovatel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Raná péče Diakonie Stodůlky (Vlachova 1502/20, Stodůlky, 155 00 Praha) Formy poskytování sociálních služeb: terénní Cílová skupina klientů: rodiny pečující o dítě s opožděným či ohroženým vývojem nebo s mentálním, pohybovým, příp. kombinovaným postižením Věková kategorie klientů: rodiny pečující o dítě od 0- 7let</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260C804D" w14:textId="7A1FEE9B" w:rsidR="00183A8D" w:rsidRDefault="00CD1FFA" w:rsidP="00183A8D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E40D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -7807,189 +10305,262 @@
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="006E40D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006E40D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ranapece@diakoniep13.cz </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28167AB5" w14:textId="77777777" w:rsidR="005E6577" w:rsidRPr="006E40D2" w:rsidRDefault="005E6577" w:rsidP="005E6577">
+    <w:p w14:paraId="28167AB5" w14:textId="7CE22AE4" w:rsidR="005E6577" w:rsidRPr="006E40D2" w:rsidRDefault="00A47011" w:rsidP="005E6577">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD1FFA">
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raná péče KUK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>z.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6577" w:rsidRPr="00CD1FFA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005E6577">
         <w:t xml:space="preserve"> Poskytovatel: Středisko pro ranou péči (Tomanova 2645/5, Jižní Předměstí, 301 00 Plzeň) Formy poskytování sociálních služeb: terénní Cílová skupina klientů: rodiny pečující o dítě od 0 do 7 let se zrakovým a kombinovaným postižením (zrakové s pohybovým, mentálním a dalším) Věková kategorie klientů: rodiny pečující o dítě od 0-7 let </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016E4A53" w14:textId="77777777" w:rsidR="005E6577" w:rsidRDefault="005E6577" w:rsidP="005E6577">
+    <w:p w14:paraId="016E4A53" w14:textId="6BD0C41C" w:rsidR="005E6577" w:rsidRDefault="005E6577" w:rsidP="005E6577">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E40D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Kontakty: Telefon/ fax 377 420 035 mobil l 724 400</w:t>
+        <w:t>Kontakty: Telefon 377 420 035 mobil l 724 400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E40D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">815 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F25FA16" w14:textId="77777777" w:rsidR="005E6577" w:rsidRPr="006E40D2" w:rsidRDefault="005E6577" w:rsidP="00771310">
+    <w:p w14:paraId="7F25FA16" w14:textId="6319B20F" w:rsidR="005E6577" w:rsidRPr="006E40D2" w:rsidRDefault="005E6577" w:rsidP="00771310">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="180"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="006E40D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006E40D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> plzen@ranapece.eu web www.ranapece.eu </w:t>
+        <w:t xml:space="preserve"> plzen@ranapece</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E40D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.eu web www.ranapece</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>kuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E40D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.eu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BEBABB" w14:textId="57F86C04" w:rsidR="00307EB7" w:rsidRDefault="00307EB7" w:rsidP="00BC2275">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Nemocnice následné péče Svatá Anna, s.r.o., Kyjovská 607, 347 15 Planá</w:t>
+        <w:t xml:space="preserve">Nemocnice následné péče </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Svatá</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anna, s.r.o., Kyjovská 607, 347 15 Planá</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73742A49" w14:textId="77777777" w:rsidR="00307EB7" w:rsidRDefault="00307EB7" w:rsidP="006E40D2">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00307EB7">
         <w:t xml:space="preserve">v rámci zákona o SS poskytuje </w:t>
       </w:r>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sociální lůžka</w:t>
       </w:r>
       <w:r w:rsidRPr="00307EB7">
         <w:t xml:space="preserve"> osobám, které již nevyžadují ústavní </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3C885F" w14:textId="77777777" w:rsidR="00307EB7" w:rsidRDefault="00307EB7" w:rsidP="006E40D2">
@@ -8003,51 +10574,59 @@
         <w:t xml:space="preserve">zdravotní péči, ale vzhledem ke svému zdravotnímu stavu nejsou schopny se obejít bez </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0322C217" w14:textId="77777777" w:rsidR="00CC0D98" w:rsidRDefault="00307EB7" w:rsidP="006E40D2">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00307EB7">
         <w:t>pomoci druhé osoby</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a tuto pomoc jim nemůže zajistit rodina. Sociální služby jsou klientovi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB8C72B" w14:textId="77777777" w:rsidR="00CC0D98" w:rsidRDefault="00307EB7" w:rsidP="006E40D2">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>poskytovány nejdéle do doby než je zajištěno poskytování pobytové SS</w:t>
+        <w:t xml:space="preserve">poskytovány nejdéle do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>doby</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> než je zajištěno poskytování pobytové SS</w:t>
       </w:r>
       <w:r w:rsidR="00CC0D98">
         <w:t xml:space="preserve"> v zařízeních SS, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C80ABB" w14:textId="7564DCA4" w:rsidR="00307EB7" w:rsidRDefault="00CC0D98" w:rsidP="006E40D2">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>nebo rodinou, blízkou osobou nebo poskytováním terénních nebo ambulantních SS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36205753" w14:textId="77777777" w:rsidR="00BC2275" w:rsidRDefault="00CC0D98" w:rsidP="00BC2275">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8076,133 +10655,134 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5E01B514" w14:textId="1BFED5A8" w:rsidR="00BC2275" w:rsidRDefault="006E40D2" w:rsidP="000419FD">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>sociální pracovník</w:t>
       </w:r>
       <w:r w:rsidR="00BC2275">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="000419FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">tel. </w:t>
       </w:r>
       <w:r w:rsidR="00BC2275">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>374 751</w:t>
       </w:r>
       <w:r w:rsidR="000419FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00BC2275">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>912</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E90525" w14:textId="060305D5" w:rsidR="000419FD" w:rsidRDefault="000419FD" w:rsidP="00771310">
+    <w:p w14:paraId="41E90525" w14:textId="4E19731C" w:rsidR="000419FD" w:rsidRDefault="000419FD" w:rsidP="00771310">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:after="180"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00FA6069" w:rsidRPr="008769EB">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00EF5C05" w:rsidRPr="00574C7C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="cs-CZ"/>
           </w:rPr>
-          <w:t>marie.founova@svataanna.nemocnicepk.cz</w:t>
+          <w:t>info@svataanna.nemocnicepk.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60062F37" w14:textId="3E5243C1" w:rsidR="00FA6069" w:rsidRDefault="00FA6069" w:rsidP="00FA6069">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
@@ -8259,51 +10839,69 @@
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA6069">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Kontakt:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bc. Ludmila Špelinová, sociální pracovník</w:t>
+        <w:t xml:space="preserve"> Bc. Ludmila </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="404040"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Špelinová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="404040"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, sociální pracovník</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721A2E57" w14:textId="226C0FC0" w:rsidR="00FA6069" w:rsidRDefault="00FA6069" w:rsidP="00FA6069">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pondělí a středa od 7,30 do 17 hodin</w:t>
       </w:r>
@@ -8375,51 +10973,73 @@
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2956">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Program integrace Tachov</w:t>
       </w:r>
       <w:r w:rsidR="003A2956" w:rsidRPr="003A2956">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -  Město Tachov</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A2956" w:rsidRPr="003A2956">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>-  Město</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003A2956" w:rsidRPr="003A2956">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tachov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8582B2" w14:textId="0C8EE438" w:rsidR="00683FDA" w:rsidRDefault="003A2956" w:rsidP="003A2956">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2956">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
@@ -8470,405 +11090,369 @@
       <w:r w:rsidRPr="00683FDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>rovněž informovat a zpřístupňovat cizincům různé typy volnočasových aktivit pro děti, mladé lidi i dospělé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FD65B4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Projekt se bude obnovovat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5D2EEB" w14:textId="6D7093B4" w:rsidR="003A2956" w:rsidRDefault="003A2956" w:rsidP="003A2956">
+    <w:p w14:paraId="5A5D2EEB" w14:textId="5704DC4B" w:rsidR="003A2956" w:rsidRDefault="003A2956" w:rsidP="003A2956">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="003A2956">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Kontakt:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Blažena Smilová, </w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:t xml:space="preserve"> Blažena </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Smilová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>771 294</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5C05">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173E5948" w14:textId="70841956" w:rsidR="003A2956" w:rsidRDefault="00EF5C05" w:rsidP="005A404D">
+      <w:pPr>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">          Natálie Šimandlová – tlumočník, 771 294 019</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00FD65B4">
+      </w:r>
+      <w:r w:rsidR="003A2956" w:rsidRPr="00EF5C05">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>mail:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003A2956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00AC764F" w:rsidRPr="006E69D8">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>integrace.tachov@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="644BD361" w14:textId="77777777" w:rsidR="00AC764F" w:rsidRPr="00683FDA" w:rsidRDefault="00AC764F" w:rsidP="00AC764F">
+    <w:p w14:paraId="644BD361" w14:textId="5DE7362B" w:rsidR="00AC764F" w:rsidRPr="00683FDA" w:rsidRDefault="005A404D" w:rsidP="005A404D">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Organizace</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC764F" w:rsidRPr="00683FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro pomoc uprchlíkům</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC764F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A404D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>OPU</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC764F" w:rsidRPr="00683FDA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(není registrovaná SS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF920C8" w14:textId="6AD7DFB6" w:rsidR="00AC764F" w:rsidRDefault="00AC764F" w:rsidP="005A404D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:firstLine="284"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="4BF920C8" w14:textId="77777777" w:rsidR="00AC764F" w:rsidRDefault="00AC764F" w:rsidP="00AC764F">
+        <w:ind w:left="284" w:firstLine="16"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">informace o právech a povinnostech, zprostředkování humanitární pomoci, kontaktu </w:t>
+      </w:r>
+      <w:r w:rsidR="005A404D">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s </w:t>
+      </w:r>
+      <w:r w:rsidR="005A404D">
+        <w:t>ú</w:t>
+      </w:r>
+      <w:r>
+        <w:t>řady, tlumočení, doprovod, kurzy ČJ, doučování dětí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344D6F14" w14:textId="4CD3F499" w:rsidR="005A404D" w:rsidRDefault="005A404D" w:rsidP="005A404D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="425"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2F6B6BC1" w14:textId="77777777" w:rsidR="00AC764F" w:rsidRDefault="00AC764F" w:rsidP="00AC764F">
+        <w:ind w:left="284" w:firstLine="16"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Adresa: Skvrňanská 111/12, 301 00 Plzeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F014DBF" w14:textId="783153C3" w:rsidR="005A404D" w:rsidRDefault="005A404D" w:rsidP="005A404D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="425"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="47118F73" w14:textId="77777777" w:rsidR="00AC764F" w:rsidRDefault="00AC764F" w:rsidP="00AC764F">
+        <w:ind w:left="284" w:firstLine="16"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00574C7C">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+          </w:rPr>
+          <w:t>opu.plzen@opu.cz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="11845C1D" w14:textId="2930608E" w:rsidR="005A404D" w:rsidRDefault="005A404D" w:rsidP="005A404D">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="425"/>
-[...28 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="284" w:firstLine="17"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tel.: 604 809 165</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5D76D870" w14:textId="77777777" w:rsidR="006C0989" w:rsidRPr="006C0989" w:rsidRDefault="00795EF2" w:rsidP="006C0989">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1288"/>
           <w:tab w:val="num" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00795EF2">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Městský úřad Bor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="347D7F1E" w14:textId="77777777" w:rsidR="006C0989" w:rsidRDefault="006C0989" w:rsidP="006C0989">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk177551739"/>
       <w:r>
         <w:t>poskytování sociálního poradenství a zprostředkování sociálních služeb, výkon sociální</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721B3029" w14:textId="4D827644" w:rsidR="006C0989" w:rsidRPr="007E6F9A" w:rsidRDefault="006C0989" w:rsidP="006C0989">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p w14:paraId="334262D2" w14:textId="1DE46156" w:rsidR="00B31D65" w:rsidRDefault="00894AC7" w:rsidP="006C0989">
+    <w:p w14:paraId="00788FD6" w14:textId="40C9CFA8" w:rsidR="00894AC7" w:rsidRPr="005A404D" w:rsidRDefault="00894AC7" w:rsidP="005A404D">
       <w:pPr>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="0" w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kontakt: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B31D65" w:rsidRPr="00B31D65">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">kontakt: </w:t>
+        <w:t xml:space="preserve">sociální pracovník, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31D65">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bc. Irena Kouřilová, DiS.</w:t>
+        <w:t xml:space="preserve">374 756 138, </w:t>
       </w:r>
       <w:r w:rsidR="00B31D65" w:rsidRPr="00B31D65">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B31D65">
+        <w:t>728 077</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31D65">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B31D65" w:rsidRPr="00B31D65">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">sociální pracovník, </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">776, </w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t>irena.kourilova@mubor.cz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="576EE17F" w14:textId="5246E2E9" w:rsidR="00D87720" w:rsidRPr="006C0989" w:rsidRDefault="00D87720" w:rsidP="00EC08DF">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC08DF">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -8883,80 +11467,114 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C93917" w14:textId="77777777" w:rsidR="006C0989" w:rsidRDefault="006C0989" w:rsidP="006C0989">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>poskytování sociálního poradenství a zprostředkování sociálních služeb, výkon sociální</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA02D8C" w14:textId="77777777" w:rsidR="006C0989" w:rsidRPr="007E6F9A" w:rsidRDefault="006C0989" w:rsidP="006C0989">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="284"/>
       </w:pPr>
       <w:r>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4861B0B9" w14:textId="4E7F5F99" w:rsidR="00D87720" w:rsidRPr="006C0989" w:rsidRDefault="00D87720" w:rsidP="006C0989">
+    <w:p w14:paraId="4861B0B9" w14:textId="7725D88B" w:rsidR="00D87720" w:rsidRPr="006C0989" w:rsidRDefault="00D87720" w:rsidP="006C0989">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0989">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Kontakt:</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0989">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Šárka Stará, DiS.,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A404D">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0989">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šárka Stará, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C0989">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>DiS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C0989">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>.,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55770420" w14:textId="388C41CC" w:rsidR="00D87720" w:rsidRDefault="00D87720" w:rsidP="00EC08DF">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC08DF">
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Tel.:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9137,91 +11755,91 @@
         <w:t>116 111</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C922B6" w14:textId="7D1466CA" w:rsidR="008C0D33" w:rsidRDefault="008C0D33" w:rsidP="008C0D33">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008C0D33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>mailová poradna:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="008C0D33">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:color w:val="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>pomoc@linkabezpeci.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EED1274" w14:textId="6D4E6551" w:rsidR="008C0D33" w:rsidRDefault="008C0D33" w:rsidP="00627936">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">chat </w:t>
       </w:r>
       <w:r w:rsidRPr="008C0D33">
         <w:t xml:space="preserve">přes </w:t>
       </w:r>
       <w:r w:rsidRPr="008C0D33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>web:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00627936" w:rsidRPr="008769EB">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>www.linkabezpeci.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008C0D33">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793F32F2" w14:textId="6FE141AB" w:rsidR="00627936" w:rsidRPr="00627936" w:rsidRDefault="00627936" w:rsidP="00627936">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
@@ -9341,114 +11959,138 @@
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627936">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>prostřednictvím telefonu, chatu a e-mailu</w:t>
       </w:r>
       <w:r w:rsidRPr="00627936">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00627936">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Služba určena rodičům, rodinným příslušníkům a ostatním dospělým jednajícím v zájmu dětí </w:t>
+        <w:t xml:space="preserve"> Služba určena rodičům, rodinným příslušníkům a ostatním dospělým jednajícím v zájmu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00627936">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dětí </w:t>
       </w:r>
       <w:r w:rsidR="0072758E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00627936">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>pedagogové, trenéři atp.</w:t>
+        <w:t>pedagogové</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00627936">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, trenéři atp.</w:t>
       </w:r>
       <w:r w:rsidR="0072758E">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0072758E" w:rsidRPr="0072758E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(registrovaná SS)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53024AF2" w14:textId="39DC1BEA" w:rsidR="00627936" w:rsidRPr="00627936" w:rsidRDefault="00627936" w:rsidP="00627936">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Cílová skupina</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Cílová </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00627936">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>skupina</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="00627936">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> dět</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00627936">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, dospívající a mlad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidRPr="00627936">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> dospěl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
       <w:r w:rsidRPr="00627936">
@@ -9495,50 +12137,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> pro klienty z celé ČR. Na lince pracují psychologové a odborní pracovníci, kteří mají dlouholetou praxi v rodinném poradenství.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B936EAE" w14:textId="22D65EC3" w:rsidR="00B31D65" w:rsidRDefault="00627936" w:rsidP="0072758E">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00627936">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kontakt:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> 606 021</w:t>
       </w:r>
       <w:r w:rsidR="00B31D65">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>021</w:t>
@@ -9563,51 +12206,69 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>PO – ČT od 9 do 21 hodin,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D169688" w14:textId="4D706974" w:rsidR="00627936" w:rsidRDefault="00627936" w:rsidP="0072758E">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>PÁ od 9 – 17 hodin</w:t>
+        <w:t xml:space="preserve">PÁ od </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>9 – 17</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hodin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C074D1" w14:textId="0013A95A" w:rsidR="00627936" w:rsidRPr="00627936" w:rsidRDefault="0072758E" w:rsidP="0072758E">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
@@ -9665,51 +12326,51 @@
       </w:r>
       <w:r w:rsidR="00627936">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>cz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2430FA19" w14:textId="075848DB" w:rsidR="00627936" w:rsidRDefault="00627936" w:rsidP="0072758E">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:ind w:left="284" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Web: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="0072758E" w:rsidRPr="008769EB">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>www.rodicovskalinka.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABCC088" w14:textId="77777777" w:rsidR="0072758E" w:rsidRDefault="0072758E" w:rsidP="0072758E">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEFEFE"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -10067,177 +12728,164 @@
     </w:p>
     <w:p w14:paraId="2FA44B44" w14:textId="52D379E7" w:rsidR="004C70CF" w:rsidRDefault="004C70CF" w:rsidP="004C70CF">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C70CF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>kontakt:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 771 148 308</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B830DC4" w14:textId="0B446166" w:rsidR="004C70CF" w:rsidRDefault="004C70CF" w:rsidP="00795EF2">
+    <w:p w14:paraId="6B830DC4" w14:textId="0B446166" w:rsidR="004C70CF" w:rsidRDefault="004C70CF" w:rsidP="005A404D">
       <w:pPr>
         <w:keepLines w:val="0"/>
-        <w:spacing w:before="0" w:after="120"/>
+        <w:spacing w:before="0" w:after="480"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C70CF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>mail:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00C95EAB">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>info@plzenskazastavka.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F4A6807" w14:textId="77777777" w:rsidR="004C70CF" w:rsidRDefault="004C70CF" w:rsidP="00795EF2">
-[...21 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3B09A11A" w14:textId="6C038442" w:rsidR="00816A0B" w:rsidRPr="000D46E9" w:rsidRDefault="00816A0B" w:rsidP="004B5402">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Další navazující služby dostupné ve městě:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022D0B9C" w14:textId="7827152B" w:rsidR="00207AEE" w:rsidRDefault="004821BE" w:rsidP="00A41022">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A41022">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětský diagnostický ústav, středisko výchovné péče, základní škola Domažlice – </w:t>
       </w:r>
       <w:r w:rsidRPr="00A41022">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">terénní služba pro děti, jejich rodiny a školy v rámci ORP Tachov – pomoc při řešení a zvládání jejich problémů s chováním, pracovnice dojíždí na </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00207AEE" w:rsidRPr="00A41022">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">MěÚ Tachov, </w:t>
+        <w:t>MěÚ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00207AEE" w:rsidRPr="00A41022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tachov, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A41022">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OSVZ </w:t>
       </w:r>
       <w:r w:rsidR="00DE71F0" w:rsidRPr="00A41022">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pravidelně </w:t>
       </w:r>
       <w:r w:rsidRPr="00A41022">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10288,151 +12936,204 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9BA743" w14:textId="71266477" w:rsidR="00A41022" w:rsidRDefault="00A41022" w:rsidP="00A41022">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="0023719F">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>info@svp-domazlice.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="197830F6" w14:textId="613770C5" w:rsidR="00A41022" w:rsidRPr="00A41022" w:rsidRDefault="00A41022" w:rsidP="00A41022">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>web: www.svp-domazlice.cz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA45B3E" w14:textId="77777777" w:rsidR="00A41022" w:rsidRPr="000D46E9" w:rsidRDefault="006874CA" w:rsidP="00771310">
+    <w:p w14:paraId="7E058F51" w14:textId="77777777" w:rsidR="0036049C" w:rsidRPr="0036049C" w:rsidRDefault="006874CA" w:rsidP="00771310">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mgr. </w:t>
       </w:r>
       <w:r w:rsidR="003F098F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Michaela Cabovská, terapeut psycho-energetické psychologie</w:t>
+        <w:t xml:space="preserve">Michaela </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003F098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cabovská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003F098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0036049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>psycho</w:t>
+      </w:r>
+      <w:r w:rsidR="003F098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>terapeut</w:t>
       </w:r>
       <w:r w:rsidR="001A3C5D" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001A3C5D" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tachov, </w:t>
       </w:r>
       <w:r w:rsidR="003F098F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Luční 1791 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A41022" w:rsidRPr="000D46E9">
+        <w:t>Luční 1791</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA45B3E" w14:textId="3658228B" w:rsidR="00A41022" w:rsidRPr="000D46E9" w:rsidRDefault="00A41022" w:rsidP="0036049C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(není registrovaná soc. služba)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FACFBE" w14:textId="0998974C" w:rsidR="00A41022" w:rsidRDefault="00771310" w:rsidP="00771310">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="142"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10544,107 +13245,137 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mgr. Iveta Sochorová</w:t>
       </w:r>
       <w:r w:rsidR="00207AEE" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>psychoterapie</w:t>
       </w:r>
       <w:r w:rsidR="00207AEE" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00207AEE" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">biofeedback, Tachov, Václavská 1560 (Poliklinika Tachov) – </w:t>
-      </w:r>
+        <w:t>biofeedback</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">zaměřuje se na pomoc s neurologickými a psychologickými obtížemi s využitím možnosti systemické psychoterapie nebo neurorehabilitační metody EEG biofeedback. Metoda je zaměřena především na poruchy pozornosti s hyperaktivitou (ADHD) a s ní často provázané poruchy učení a další dysfunkce (Dyslexie, Dysortografie, Dysfázie a další) u dětí, u dospělých </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tachov, Václavská 1560 (Poliklinika Tachov) – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zaměřuje se na pomoc s neurologickými a psychologickými obtížemi s využitím možnosti systemické psychoterapie nebo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>neurorehabilitační</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metody EEG biofeedback. Metoda je zaměřena především na poruchy pozornosti s hyperaktivitou (ADHD) a s ní často provázané poruchy učení a další dysfunkce (Dyslexie, Dysortografie, Dysfázie a další) u dětí, u dospělých </w:t>
       </w:r>
       <w:r w:rsidR="00207AEE" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nejč</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>astěji řeší nedostatek výkonnosti a motivace, chronickou únavu, stres, úzkost, poruchy spánku, přepracovanost a neurózy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BDB36B" w14:textId="72473682" w:rsidR="001A3C5D" w:rsidRDefault="00207AEE" w:rsidP="00A41022">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -10725,50 +13456,51 @@
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MAS Zlatá cesta, o.p.s., Tachov Pivovarská 281 – </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>služby pro veřejnost</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F47DCEB" w14:textId="77777777" w:rsidR="00E25EA5" w:rsidRPr="000D46E9" w:rsidRDefault="00E25EA5" w:rsidP="004B5402">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
@@ -10789,69 +13521,105 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tachovský klub otevřených dveří – </w:t>
       </w:r>
       <w:r w:rsidR="004B5402" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>je odpolední klub</w:t>
       </w:r>
       <w:r w:rsidR="004B5402" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">určený dětem a mládeži ve věku 6 – 15 let. Dětem nabízí zázemí, celodenní pitný režim a prostory k trávení volného času. Děti se mohou zúčastnit aktivit </w:t>
-      </w:r>
+        <w:t xml:space="preserve">určený dětem a mládeži ve věku </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:t>6 – 15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> let. Dětem nabízí zázemí, celodenní pitný režim a prostory k trávení volného času. Děti se mohou zúčastnit aktivit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
         <w:t>Šikulka</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (kreativní činnost)  a </w:t>
+        <w:t xml:space="preserve"> (kreativní </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>činnost)  a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Švadlenka </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00593EE8" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
@@ -10873,58 +13641,85 @@
         </w:rPr>
         <w:t>. Klub je zdarma, přístupný každý všední den od 12:30 do 16:30 hod.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F300E1" w14:textId="77777777" w:rsidR="00593EE8" w:rsidRPr="000D46E9" w:rsidRDefault="00593EE8" w:rsidP="004B5402">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rodinné centrum KATka - </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Rodinné centrum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KATka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">slouží k setkávání, vzdělávání a aktivnímu trávení volného času, především rodičům na mateřské dovolené a jejich dětem. </w:t>
+        <w:t>slouží</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k setkávání, vzdělávání a aktivnímu trávení volného času, především rodičům na mateřské dovolené a jejich dětem. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hlavním cílem</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> je prevence sociálního vyloučení způsobené déletrvající sociální izolaci, protržení denního stereotypu, setkávání se v malé intimní skupince, při kterém dochází k vzájemnému předávání rad a zkušeností.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F75ABF3" w14:textId="77777777" w:rsidR="00593EE8" w:rsidRPr="000D46E9" w:rsidRDefault="00593EE8" w:rsidP="004B5402">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -11032,175 +13827,240 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> pravidelné služby pro veřejnost:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331FB779" w14:textId="77777777" w:rsidR="00195591" w:rsidRDefault="00195591" w:rsidP="00195591">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005E0ABC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mateřský klub KRTEČEK</w:t>
+        <w:t xml:space="preserve">Mateřský klub </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E0ABC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KRTEČEK</w:t>
       </w:r>
       <w:r w:rsidRPr="005E0ABC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00865B1E">
-        <w:t xml:space="preserve">scházejí se zde maminky se svými malými dětmi, maminkám klub nabízí možnost pobýt s ženami, které se nachází ve stejné etapě běhu života, mohou spolu sdílet radosti i strasti mateřství, vzájemně si přinášet povzbuzení a rady, děti mají příležitost se setkat se svými stejně starými kamarády a učit se být spolu, hrát si. </w:t>
+        <w:t>scházejí</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00865B1E">
+        <w:t xml:space="preserve"> se zde maminky se svými malými dětmi, maminkám klub nabízí možnost pobýt s ženami, které se nachází ve stejné etapě běhu života, mohou spolu sdílet radosti i strasti mateřství, vzájemně si přinášet povzbuzení a rady, děti mají příležitost se setkat se svými stejně starými kamarády a učit se být spolu, hrát si. </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0ABC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Klub funguje v úterý a ve středu od 10,00 do 12,00 hodin.</w:t>
       </w:r>
       <w:r w:rsidRPr="00865B1E">
         <w:t xml:space="preserve"> Cena je stanovena na 40 Kč za jedno setkání.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62CE6FE7" w14:textId="77777777" w:rsidR="00195591" w:rsidRDefault="00195591" w:rsidP="00195591">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="80" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005E0ABC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Literární čajovna </w:t>
+        <w:t xml:space="preserve">Literární </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E0ABC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">čajovna </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="000C13A4">
-        <w:t>besedy se zajímavými hosty (např. autoři knih, filmoví kritici), každý čtvrtek od 1</w:t>
+        <w:t>besedy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C13A4">
+        <w:t xml:space="preserve"> se zajímavými hosty (např. autoři knih, filmoví kritici), každý čtvrtek od 1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">8,30 </w:t>
       </w:r>
       <w:r w:rsidRPr="000C13A4">
         <w:t>hodin</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A7CDAE" w14:textId="77777777" w:rsidR="00195591" w:rsidRDefault="00195591" w:rsidP="00195591">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005E0ABC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Royal Rangers </w:t>
+        <w:t>Royal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0ABC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E0ABC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rangers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0ABC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="006E40C9">
-        <w:t>nabízí dětem zajímavý program volnočasových aktivit rozšiřující jejich všestranné vědomosti a dovednosti formou pravidelných schůzek, organizování výletů, víkendovek, letních a zimních táborů, kulturních akcí, sportovních akcí a zájmových kroužků, vždy v pátek 16</w:t>
+        <w:t>nabízí</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E40C9">
+        <w:t xml:space="preserve"> dětem zajímavý program volnočasových aktivit rozšiřující jejich všestranné vědomosti a dovednosti formou pravidelných schůzek, organizování výletů, víkendovek, letních a zimních táborů, kulturních akcí, sportovních akcí a zájmových kroužků, vždy v pátek 16</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006E40C9">
         <w:t>00 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548A611B" w14:textId="77777777" w:rsidR="00195591" w:rsidRDefault="00195591" w:rsidP="00195591">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E0ABC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fusion</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005E0ABC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00761986">
-        <w:t xml:space="preserve">základ tvoří moderní pěvecký sbor, je určen </w:t>
+        <w:t>základ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00761986">
+        <w:t xml:space="preserve"> tvoří moderní pěvecký sbor, je určen </w:t>
       </w:r>
       <w:r>
         <w:t>pro studenty od</w:t>
       </w:r>
       <w:r w:rsidRPr="00761986">
         <w:t xml:space="preserve"> 13 </w:t>
       </w:r>
       <w:r>
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidRPr="00761986">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00761986">
         <w:t xml:space="preserve"> let, </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0ABC">
         <w:t>sbor je otevřený, takže se může přidat každý, koho baví hudba, umí hrát na něj</w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
@@ -11226,363 +14086,531 @@
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Okresní organizace svazu tělesně postižených Tachov, Stadtrodská 1516</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Okresní organizace svazu tělesně postižených Tachov, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> -  kontroluje místní organizace, zajištuje pro členy rekondiční pobyty cvičení,  plavání, kulturní akce, má cca 950 členů</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stadtrodská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1516</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-  kontroluje</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> místní organizace, zajištuje pro členy rekondiční pobyty cvičení,  plavání, kulturní akce, má cca 950 členů</w:t>
       </w:r>
       <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(není to registrovaná sociální služba)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8A84EB" w14:textId="1C9DAE6A" w:rsidR="00DB7E67" w:rsidRDefault="00DB7E67" w:rsidP="006E40D2">
+    <w:p w14:paraId="5A8A84EB" w14:textId="79269442" w:rsidR="00DB7E67" w:rsidRDefault="00DB7E67" w:rsidP="0036049C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kontakt: p. Růžena Typovská</w:t>
+        <w:t xml:space="preserve">kontakt: p. </w:t>
+      </w:r>
+      <w:r w:rsidR="0036049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jiřina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0036049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ďalogová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5E3B04EC" w14:textId="4AB68A75" w:rsidR="0036049C" w:rsidRDefault="0036049C" w:rsidP="0036049C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tel.: 721 880 791</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211BC6F3" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRDefault="00546BC1" w:rsidP="00546BC1">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Svaz tělesně postižených v ČR z.s., místní organizace Tachov, Stadtrodská  1516</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Svaz tělesně postižených v ČR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., místní organizace Tachov, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stadtrodská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1516</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - o</w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rStyle w:val="info"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">rganizace sdružuje seniory a osoby se zdravotním postižením, zejména tělesným, hájí jejich potřeby a zájmy. Nabízí odborné poradenství, zajišťuje rekondiční cvičení,  plavání, rehabilitační pobyty pro zdravotně postižené. Svaz má cca 430 členů. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">rganizace sdružuje seniory a osoby se zdravotním postižením, zejména tělesným, hájí jejich potřeby a zájmy. Nabízí odborné poradenství, zajišťuje rekondiční </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
+          <w:rStyle w:val="info"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cvičení,  plavání</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rStyle w:val="info"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, rehabilitační pobyty pro zdravotně postižené. Svaz má cca 430 členů. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(není to registrovaná sociální služba)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AC2E4C" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRDefault="00546BC1" w:rsidP="00546BC1">
+    <w:p w14:paraId="41AC2E4C" w14:textId="55671F16" w:rsidR="00546BC1" w:rsidRDefault="00546BC1" w:rsidP="00546BC1">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kontakt: p. Typovská Růžena, mobil 607 103 086</w:t>
-[...39 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">kontakt: p. </w:t>
+      </w:r>
+      <w:r w:rsidR="0036049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jiřina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0036049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ďalogová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mobil </w:t>
+      </w:r>
+      <w:r w:rsidR="0036049C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>721 880 791</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6849F1C2" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRPr="00546BC1" w:rsidRDefault="00546BC1" w:rsidP="00E70AD0">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svaz tělesně postižených v ČR z. s., místní organizace Planá</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77CC981C" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRPr="00546BC1" w:rsidRDefault="00546BC1" w:rsidP="00546BC1">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Organizace, jejímž základním cílem je všestranně podporovat a hájit specifické potřeby a zájmy svých členů a dalších tělesně postižených občanů bez ohledu na rozsah jejich postižení.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF454F1" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRPr="00546BC1" w:rsidRDefault="00546BC1" w:rsidP="00546BC1">
+    <w:p w14:paraId="7EF454F1" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRPr="00546BC1" w:rsidRDefault="00546BC1" w:rsidP="0036049C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
-        <w:spacing w:after="40"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Setkání probíhají pravidelně každou 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. s</w:t>
       </w:r>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tředu v měsíci od 13:00 do 15:30 hod. </w:t>
       </w:r>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>v budově DPS Bohušova 811.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6B9B9B" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRPr="00546BC1" w:rsidRDefault="00546BC1" w:rsidP="00E70AD0">
+    <w:p w14:paraId="7E6B9B9B" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRPr="00546BC1" w:rsidRDefault="00546BC1" w:rsidP="0036049C">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kontakt:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ansl Josef, tel.: </w:t>
+        <w:t>Ansl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00546BC1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Josef, tel.: </w:t>
       </w:r>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">731 182 587, </w:t>
       </w:r>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail: </w:t>
       </w:r>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -11595,252 +14623,393 @@
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Klub důchodců, Tachov, Stadtrodská </w:t>
+        <w:t xml:space="preserve">Klub důchodců, Tachov, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stadtrodská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A20DA9" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1516</w:t>
       </w:r>
       <w:r w:rsidR="00422563" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00933CE6" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">slouží </w:t>
       </w:r>
       <w:r w:rsidR="00422563" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>k setkávání seniorů, počet členů cca 20,</w:t>
-      </w:r>
+        <w:t xml:space="preserve">k setkávání seniorů, počet členů cca </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00422563" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20,</w:t>
+      </w:r>
+      <w:r w:rsidR="00422563" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(není to registrovaná sociální služba)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00816A0B" w:rsidRPr="000D46E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>není to registrovaná sociální služba)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5698F158" w14:textId="2A52863E" w:rsidR="0036049C" w:rsidRDefault="00837F10" w:rsidP="00837F10">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontakt: p. Jana </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jirková,tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: 773 912 700</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E377013" w14:textId="5CE9E03B" w:rsidR="00546BC1" w:rsidRPr="00E70AD0" w:rsidRDefault="00546BC1" w:rsidP="00E70AD0">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E70AD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kluby seniorů v Plané</w:t>
+        <w:t>Kluby seniorů v </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E70AD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plané</w:t>
       </w:r>
       <w:r w:rsidRPr="00546BC1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00E70AD0">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Klub je místem, kde se mohou senioři sdružovat </w:t>
-[...36 lines deleted...]
-      </w:r>
+        <w:t>Klub</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E70AD0">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t xml:space="preserve"> je místem, kde se mohou senioři sdružovat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70AD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>a aktivně</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70AD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70AD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>trávit svůj volný čas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70AD0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70AD0">
+        <w:rPr>
+          <w:rStyle w:val="Siln"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Mezi hlavní aktivity patří setkávání u šálku kávy nebo čaje, příp. hraní společenských her, půjčování knih. Do Klubu seniorů může docházet každý senior bydlící v Plané a místních částech. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E70AD0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provoz klubu je hrazen z rozpočtu Města Planá. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E70AD0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Vstup je zdarma a není třeba se nikde registrovat ani přihlašovat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD3515B" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRPr="00E70AD0" w:rsidRDefault="00546BC1" w:rsidP="00E70AD0">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="80" w:after="80"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E70AD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Klub seniorů, Bohušova 811</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Klub seniorů, Bohušova </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E70AD0">
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">  - </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>811</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E70AD0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E70AD0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E70AD0">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>setkání probíhají pravidelně každé úterý a čtvrtek od 13 do 16 hod. ve společenské místnosti DPS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E502B2" w14:textId="77777777" w:rsidR="00546BC1" w:rsidRPr="00E70AD0" w:rsidRDefault="00546BC1" w:rsidP="00F1125A">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11951,311 +15120,439 @@
         </w:rPr>
         <w:t>Dvořáčková Marie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013AAAC6" w14:textId="77777777" w:rsidR="00195591" w:rsidRPr="00195591" w:rsidRDefault="00195591" w:rsidP="00195591">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc177560951"/>
       <w:r w:rsidRPr="00195591">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Ošacovací středisko - OS ČČK, Tachov, provozovna Bělojarská 1929</w:t>
+        <w:t xml:space="preserve">Ošacovací </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00195591">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>středisko - OS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00195591">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ČČK, Tachov, provozovna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00195591">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Bělojarská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00195591">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1929</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00195591">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B62E4B" w14:textId="77777777" w:rsidR="00195591" w:rsidRPr="002827D8" w:rsidRDefault="00195591" w:rsidP="00195591">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="357" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002827D8">
         <w:t>ošacovací středisk</w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="002827D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">od 1.10.2024 </w:t>
       </w:r>
       <w:r w:rsidRPr="002827D8">
-        <w:t xml:space="preserve">poskytuje na základě doporučení OSVZ MěÚ </w:t>
+        <w:t xml:space="preserve">poskytuje na základě doporučení OSVZ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002827D8">
+        <w:t>MěÚ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002827D8">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Tachov nebo sociálního pracovníka neziskového sektoru v Tachově</w:t>
       </w:r>
       <w:r w:rsidRPr="002827D8">
         <w:t xml:space="preserve"> sociálně slabším občanům oblečení, obuv, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">plyšové hračky, </w:t>
       </w:r>
       <w:r w:rsidRPr="002827D8">
         <w:t>bytový textil a drobná zařízení domácnosti zcela zdarma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E26619" w14:textId="0637EBAC" w:rsidR="0025455D" w:rsidRDefault="0025455D" w:rsidP="005911D4">
+    <w:p w14:paraId="798DC17F" w14:textId="0B4D4738" w:rsidR="00837F10" w:rsidRDefault="00837F10" w:rsidP="00837F10">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...117 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SENIOR EXPRES TACHOV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – OS ČČK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E452291" w14:textId="77777777" w:rsidR="00837F10" w:rsidRDefault="00837F10" w:rsidP="00837F10">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...21 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D572E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">poskytování přepravy seniorů a zdravotně postižených </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osob od 18 let </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D572E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>za zvýhodněných podmínek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve městě Tachov a jeho obcí (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D572E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Biletín</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D572E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, Malý Rapotín, Mýto, Oldřichov, Světce, Tachov, Velký Rapotín, Vítkov, Vilémov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4BF136" w14:textId="77777777" w:rsidR="00837F10" w:rsidRDefault="00837F10" w:rsidP="00837F10">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...22 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41022">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>není to registrovaná sociální služba)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75718AF7" w14:textId="77777777" w:rsidR="00837F10" w:rsidRPr="00FA6B32" w:rsidRDefault="00837F10" w:rsidP="00837F10">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hypertextovodkaz"/>
-[...29 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Zřizovatel: Město Tachov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FED2A95" w14:textId="77777777" w:rsidR="00837F10" w:rsidRPr="00FA6B32" w:rsidRDefault="00837F10" w:rsidP="00837F10">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Službu poskytuje: OS ČČK Tachov, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA6B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bělojarská</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA6B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2288</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68874B8D" w14:textId="77777777" w:rsidR="00837F10" w:rsidRDefault="00837F10" w:rsidP="00837F10">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel: 725 047 018 – vydání karty Senior Expres Tachov </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296A4D9F" w14:textId="77777777" w:rsidR="00837F10" w:rsidRDefault="00837F10" w:rsidP="00837F10">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pondělí a středa od </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>8 – 11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 12 – 15 hodin)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3087BA" w14:textId="77777777" w:rsidR="00837F10" w:rsidRDefault="00837F10" w:rsidP="00837F10">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Řidič – objednání jízdy – tel. 725 155 125 všední dny od </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>13 – 15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hodin</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4DA6ECAC" w14:textId="3D818B6D" w:rsidR="00011BA0" w:rsidRPr="00011BA0" w:rsidRDefault="00011BA0" w:rsidP="00011BA0">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011BA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -12464,51 +15761,73 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Domácí h</w:t>
       </w:r>
       <w:r w:rsidR="000A7BBC" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ospic </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Západ, z.ús.</w:t>
+        <w:t xml:space="preserve">Západ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z.ús</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000A7BBC" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tachov</w:t>
       </w:r>
       <w:r w:rsidR="007E1BF8" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, náměstí Republiky 70</w:t>
       </w:r>
       <w:r w:rsidR="007E1BF8" w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -12577,154 +15896,321 @@
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk23754124"/>
       <w:r w:rsidRPr="000D46E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(není registrovaná sociální služba)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BF5906" w14:textId="122138AB" w:rsidR="00DB7E67" w:rsidRDefault="00DB7E67" w:rsidP="008D246B">
+    <w:p w14:paraId="396CA180" w14:textId="77777777" w:rsidR="00837F10" w:rsidRDefault="00837F10" w:rsidP="008D246B">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Markéta Kovandová (vrchní sestra) 605 938 869, </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00096A90">
+        <w:t xml:space="preserve">Kontakt: Mgr. Juliána </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hamariová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ředitelka, kaplanka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0948B2FE" w14:textId="77777777" w:rsidR="00837F10" w:rsidRDefault="00837F10" w:rsidP="008D246B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tel.:  725 173 288</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BF5906" w14:textId="5F352750" w:rsidR="00DB7E67" w:rsidRDefault="00837F10" w:rsidP="008D246B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00574C7C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>vrchni@hospictachov.cz</w:t>
+          <w:t>hospic@hospictachov.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="449C6A22" w14:textId="343D65E4" w:rsidR="00741ECF" w:rsidRDefault="00DB7E67" w:rsidP="00795EF2">
+    <w:p w14:paraId="34AE5DF9" w14:textId="0B7BE630" w:rsidR="00430086" w:rsidRDefault="00DB7E67" w:rsidP="00795EF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marie </w:t>
+      </w:r>
+      <w:r w:rsidR="00430086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dvořáková</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, DIS., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00430086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soc.pracovník</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A201FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0354991D" w14:textId="32B532C3" w:rsidR="00430086" w:rsidRDefault="00430086" w:rsidP="00795EF2">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tel.: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A201FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>601 082</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A201FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>240</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449C6A22" w14:textId="5B60DD76" w:rsidR="00741ECF" w:rsidRDefault="00430086" w:rsidP="00795EF2">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem1"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Marie Fouňová, DIS., (SP</w:t>
-[...41 lines deleted...]
-      <w:hyperlink r:id="rId35" w:history="1">
+        <w:t xml:space="preserve">Mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00741ECF" w:rsidRPr="00BF2286">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>poradna@hospictachov.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49FBCCA1" w14:textId="77777777" w:rsidR="009660EB" w:rsidRDefault="009660EB" w:rsidP="00795EF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -12779,544 +16265,376 @@
       <w:r w:rsidRPr="009660EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Domácí zdravotní péče je péče, kterou vykonávají zdravotní sestry v domácím prostředí pacienta. Na tuto formu služby má nárok každý občan, který potřebuje zdravotnickou pomoc, ale jeho zdravotní stav nevyžaduje hospitalizaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009660EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Domácí péče zahrnuje zdravotní výkony jako jsou např. odběry krve, převazy, ošetření stomií, cévkování žen i mužů, rehabilitace, podávání infuzí, podávání léků, péče o katetry apod.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Domácí péče zahrnuje zdravotní výkony jako jsou např. odběry krve, převazy, ošetření </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009660EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>stomií</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009660EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, cévkování žen i mužů, rehabilitace, podávání infuzí, podávání léků, péče o katetry apod.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Je určena p</w:t>
       </w:r>
       <w:r w:rsidRPr="009660EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ro pacienty všech věkových kategorií včetně dětí, kteří vyžadují zdravotní péči</w:t>
       </w:r>
       <w:r w:rsidR="009B63AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B27A631" w14:textId="1FBE69FA" w:rsidR="009660EB" w:rsidRPr="009660EB" w:rsidRDefault="009660EB" w:rsidP="00795EF2">
+    <w:p w14:paraId="7CCFD292" w14:textId="77777777" w:rsidR="00430086" w:rsidRDefault="00430086" w:rsidP="00795EF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5779FC9A" w14:textId="7EBF4785" w:rsidR="009660EB" w:rsidRDefault="009660EB" w:rsidP="00795EF2">
+        </w:rPr>
+        <w:t xml:space="preserve">Kontakt: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00430086">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ürbacherová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="535FB63C" w14:textId="3D7CDC40" w:rsidR="009660EB" w:rsidRDefault="00430086" w:rsidP="00795EF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tel.:</w:t>
+      </w:r>
+      <w:r w:rsidR="009660EB">
+        <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Provoz okres Tachov, Benešova 442, 349 01 Stříbro</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="535FB63C" w14:textId="15A9571F" w:rsidR="009660EB" w:rsidRDefault="009660EB" w:rsidP="00795EF2">
+        <w:t> 773 497 680</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31978EF4" w14:textId="4C6A7B98" w:rsidR="009660EB" w:rsidRDefault="009660EB" w:rsidP="00795EF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Vrchní sestra: 420 773 497 680</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00871BF1">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vrchnisestra@domacipecetachov.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6BAD5CB7" w14:textId="71898074" w:rsidR="009660EB" w:rsidRDefault="009660EB" w:rsidP="00795EF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Web: www.domacipecetachov.cz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513C1F86" w14:textId="77777777" w:rsidR="009660EB" w:rsidRDefault="009660EB" w:rsidP="00795EF2">
-[...14 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p w14:paraId="0337EC64" w14:textId="77777777" w:rsidR="00795EF2" w:rsidRDefault="00795EF2" w:rsidP="00795EF2">
-[...240 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5D3F9B26" w14:textId="59D7CC98" w:rsidR="00F07147" w:rsidRDefault="001E293D" w:rsidP="001E293D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">REUS Centrum </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C0B0CF" w14:textId="0C32A4FA" w:rsidR="001E293D" w:rsidRDefault="001E293D" w:rsidP="001E293D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Je prostor pro opětovné použití předmětů, kde občané Tachova mohou darovat nepotřebné věci z domácnosti (keramické,  skleněné nádobí, hrnce, plechy na pečení, obrazy, dekorace </w:t>
-      </w:r>
+        <w:t>Je prostor pro opětovné použití předmětů, kde občané Tachova mohou darovat nepotřebné věci z domácnosti (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>do domácnosti). Tyto předměty budou následně k dispozici dalším lidem, kteří si je zdarma mohou odnést domů.</w:t>
+        <w:t>keramické,  skleněné</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nádobí, hrnce, plechy na pečení, obrazy, dekorace do domácnosti). Tyto předměty budou následně k dispozici dalším lidem, kteří si je zdarma mohou odnést domů.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10FC2FAF" w14:textId="210EC357" w:rsidR="001E293D" w:rsidRDefault="001E293D" w:rsidP="003E17B5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nepřijímá se – nábytek velkých rozměrů, elektrospotřebiče, oblečení, textil, plyšové hračky</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9FEF11" w14:textId="77777777" w:rsidR="003E17B5" w:rsidRDefault="003E17B5" w:rsidP="003E17B5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -13342,186 +16660,258 @@
         </w:rPr>
         <w:t>není to registrovaná sociální služba)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FD242F" w14:textId="0C4AACE8" w:rsidR="001E293D" w:rsidRDefault="001E293D" w:rsidP="001E293D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E293D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001D35"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Sběrný dvůr - FCC Česká republika, s.r.o. – provozovna Tachov</w:t>
+        <w:t xml:space="preserve">Sběrný </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E293D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="001D35"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>dvůr - FCC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E293D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="001D35"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Česká republika, s.r.o. – provozovna Tachov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001D35"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E293D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="202124"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Vilémovská 2257,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22D9AB82" w14:textId="6F7CE1DC" w:rsidR="001E293D" w:rsidRPr="001E293D" w:rsidRDefault="001E293D" w:rsidP="001E293D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001D35"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001D35"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Tel.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="001E293D">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>374 633 197</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5CD1BBDE" w14:textId="77777777" w:rsidR="001E293D" w:rsidRDefault="001E293D" w:rsidP="001E293D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>pondělí – pátek 10 – 17 hodin</w:t>
+        <w:t>pondělí – pátek</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 – 17 hodin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5B98E9" w14:textId="1184F546" w:rsidR="001E293D" w:rsidRDefault="001E293D" w:rsidP="001E293D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>sobota                9  -  16 hodin</w:t>
+        <w:t xml:space="preserve">sobota                </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9  -</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  16 hodin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1E72C5" w14:textId="77777777" w:rsidR="00A47279" w:rsidRDefault="001E293D" w:rsidP="001E293D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E293D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nábytková banka Plzeňského kraje</w:t>
       </w:r>
       <w:r w:rsidR="00A47279">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, z.s. Jivina</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A47279">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>z.s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A47279">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Jivina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D996A2B" w14:textId="77777777" w:rsidR="000604B6" w:rsidRDefault="00A47279" w:rsidP="00A47279">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A47279">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Od 1.6.2024 v Tachově a okolí funguje nábytková banka PK, kde občané mohou darovat nábytek</w:t>
       </w:r>
       <w:r w:rsidR="001E293D" w:rsidRPr="00A47279">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="cs-CZ"/>
@@ -13694,59 +17084,77 @@
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tomanova 5, 4. poschodí, 301 00 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F43D75" w14:textId="77777777" w:rsidR="00195591" w:rsidRPr="004C70CF" w:rsidRDefault="00195591" w:rsidP="00195591">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Poradna - p</w:t>
+        <w:t xml:space="preserve">Poradna - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="004C70CF">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>ondělí  10.00  -  13.00 hodin</w:t>
+        <w:t>ondělí  10.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C70CF">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>  -  13.00 hodin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>, s</w:t>
       </w:r>
       <w:r w:rsidRPr="004C70CF">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>tředa    9.00  -  12.00 hodin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E6838E" w14:textId="77777777" w:rsidR="00195591" w:rsidRDefault="00195591" w:rsidP="00195591">
       <w:pPr>
         <w:spacing w:before="0" w:after="288"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
@@ -13777,51 +17185,73 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>377 421 619</w:t>
       </w:r>
       <w:r w:rsidRPr="004C70CF">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004C70CF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>Předseda krajské rady:  JUDr. Miloslav Hora </w:t>
+        <w:t xml:space="preserve">Předseda krajské </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C70CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>rady:  JUDr.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C70CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Miloslav Hora </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263CB27C" w14:textId="74D6D6CA" w:rsidR="0049744A" w:rsidRDefault="0049744A" w:rsidP="0049744A">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="0049744A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Váleční veteráni MO, </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20DD">
         <w:t>Ministerstvo obrany ČR</w:t>
       </w:r>
       <w:r>
@@ -13831,75 +17261,76 @@
         <w:t>Odbor pro válečné veterány a válečné hroby</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006D20DD">
         <w:t xml:space="preserve"> náměstí Svobody 471/4, 160 01 Praha 6 – Bubeneč</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F283D4" w14:textId="77777777" w:rsidR="0049744A" w:rsidRPr="007639B6" w:rsidRDefault="0049744A" w:rsidP="0049744A">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007639B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="007639B6">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>michal.vondras@mo.gov.cz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5FB84523" w14:textId="035EC72D" w:rsidR="0049744A" w:rsidRPr="007639B6" w:rsidRDefault="0049744A" w:rsidP="0049744A">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007639B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Telefon: 602 261</w:t>
       </w:r>
       <w:r w:rsidR="007639B6" w:rsidRPr="007639B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007639B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>436</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C9D40B" w14:textId="32D55D0B" w:rsidR="0049744A" w:rsidRDefault="0049744A" w:rsidP="007639B6">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006D20DD">
         <w:t xml:space="preserve">Pomoc klientům z řad válečných veteránů a jejich blízkým s řešením problémů ve zdravotní, rodinné a sociální oblasti. Nasměrování k vyřízení dávek státní sociální podpory, pomoc při zprostředkování zdravotních a kompenzačních pomůcek, dopravy a sjednání právního poradenství a psychologické pomoci. </w:t>
       </w:r>
       <w:r>
@@ -13920,78 +17351,66 @@
       <w:r w:rsidRPr="006D20DD">
         <w:t>álečným veteránům a jejich blízkým</w:t>
       </w:r>
       <w:r w:rsidRPr="0049744A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20DD">
         <w:t xml:space="preserve">osobám, kteří se ocitnou v tíživé životní situaci, kterou nejsou schopni řešit vlastními silami. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB6D93A" w14:textId="49C22724" w:rsidR="0049744A" w:rsidRPr="006D20DD" w:rsidRDefault="0049744A" w:rsidP="007639B6">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="007639B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Webové stránky:</w:t>
       </w:r>
       <w:r w:rsidRPr="006D20DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="006D20DD">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
-          <w:t>Úvod</w:t>
-[...11 lines deleted...]
-          <w:t>í stránka | Oddělení péče a podpory</w:t>
+          <w:t>Úvodní stránka | Oddělení péče a podpory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006D20DD">
         <w:br/>
         <w:t>                             </w:t>
       </w:r>
       <w:r w:rsidR="007639B6">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="006D20DD">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>Benefity pro válečné veterány</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55568FDE" w14:textId="5ED88422" w:rsidR="0049744A" w:rsidRPr="006D20DD" w:rsidRDefault="0049744A" w:rsidP="0049744A">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BA3991F" w14:textId="77777777" w:rsidR="0049744A" w:rsidRPr="006D20DD" w:rsidRDefault="0049744A" w:rsidP="0049744A">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="284" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="055C5EAA" w14:textId="0197FE71" w:rsidR="0049744A" w:rsidRPr="0049744A" w:rsidRDefault="0049744A" w:rsidP="0049744A">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:spacing w:before="0" w:after="288"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -14107,110 +17526,110 @@
     <w:p w14:paraId="13400217" w14:textId="27EBCEEA" w:rsidR="00D072AE" w:rsidRDefault="00D072AE" w:rsidP="00A12803">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6DA893" w14:textId="234F0AEC" w:rsidR="00355532" w:rsidRPr="000D46E9" w:rsidRDefault="00355532" w:rsidP="00A12803">
+    <w:p w14:paraId="1C6DA893" w14:textId="1D38B1DD" w:rsidR="00355532" w:rsidRPr="000D46E9" w:rsidRDefault="00355532" w:rsidP="00A12803">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem1"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aktualizace </w:t>
       </w:r>
-      <w:r w:rsidR="007639B6">
-[...7 lines deleted...]
-        <w:t>31.07.2025</w:t>
+      <w:r w:rsidR="00E85B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23.04.2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00355532" w:rsidRPr="000D46E9" w:rsidSect="00771310">
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1274" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="544BA3BC" w14:textId="77777777" w:rsidR="00314445" w:rsidRDefault="00314445" w:rsidP="009E5C56">
+    <w:p w14:paraId="0B8956B4" w14:textId="77777777" w:rsidR="00225889" w:rsidRDefault="00225889" w:rsidP="009E5C56">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3623BC08" w14:textId="77777777" w:rsidR="00314445" w:rsidRDefault="00314445" w:rsidP="009E5C56">
+    <w:p w14:paraId="7BDEFC62" w14:textId="77777777" w:rsidR="00225889" w:rsidRDefault="00225889" w:rsidP="009E5C56">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14308,61 +17727,61 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2ED397C9" w14:textId="77777777" w:rsidR="009E5C56" w:rsidRDefault="009E5C56">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B2ACB0E" w14:textId="77777777" w:rsidR="00314445" w:rsidRDefault="00314445" w:rsidP="009E5C56">
+    <w:p w14:paraId="59F9A116" w14:textId="77777777" w:rsidR="00225889" w:rsidRDefault="00225889" w:rsidP="009E5C56">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A41B46A" w14:textId="77777777" w:rsidR="00314445" w:rsidRDefault="00314445" w:rsidP="009E5C56">
+    <w:p w14:paraId="6935EB14" w14:textId="77777777" w:rsidR="00225889" w:rsidRDefault="00225889" w:rsidP="009E5C56">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00D33C49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA34311E"/>
     <w:lvl w:ilvl="0" w:tplc="DD2215BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -16238,51 +19657,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="276E7428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D8304692"/>
+    <w:tmpl w:val="D9BEE088"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
@@ -16463,50 +19882,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A64679C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="44E6B7F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EC320C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E83ABF96"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16575,51 +20143,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="315018B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D736CB54"/>
     <w:lvl w:ilvl="0" w:tplc="222689D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16688,51 +20256,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="340027CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0785ABC"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -16801,51 +20369,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DD2BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13669710"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16914,51 +20482,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39EA03C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A46EC80"/>
     <w:lvl w:ilvl="0" w:tplc="222689D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17027,51 +20595,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BC82222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E5C77B8"/>
     <w:lvl w:ilvl="0" w:tplc="222689D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17140,51 +20708,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="420032DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A99AEFE8"/>
     <w:lvl w:ilvl="0" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17253,51 +20821,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45DC5D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05D064F6"/>
     <w:lvl w:ilvl="0" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17366,51 +20934,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="460039B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD7037E2"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17479,51 +21047,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47A37BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36AA8858"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17592,51 +21160,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ADE6BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7220D1D4"/>
     <w:lvl w:ilvl="0" w:tplc="1E8415EC">
       <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -17707,51 +21275,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B570ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE405888"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17826,51 +21394,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="507D0BED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7728A5B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1288"/>
         </w:tabs>
         <w:ind w:left="1288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17975,51 +21543,51 @@
         </w:tabs>
         <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7048"/>
         </w:tabs>
         <w:ind w:left="7048" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="521950C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF6CFD8C"/>
     <w:lvl w:ilvl="0" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18088,51 +21656,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57010197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE6EFD46"/>
     <w:lvl w:ilvl="0" w:tplc="222689D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18201,51 +21769,164 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="585E471D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D686635A"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E761E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="981C10F0"/>
     <w:lvl w:ilvl="0" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18314,51 +21995,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F921CFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3290389C"/>
     <w:lvl w:ilvl="0" w:tplc="4078C328">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18428,51 +22109,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6506655A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4D654E8"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18541,51 +22222,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66296DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A20AD670"/>
     <w:lvl w:ilvl="0" w:tplc="222689D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18654,51 +22335,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66F04FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEAC0CC4"/>
     <w:lvl w:ilvl="0" w:tplc="222689D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18767,51 +22448,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="677B247D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCBC6EDA"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18880,51 +22561,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68FF3C52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7DE4D1E"/>
     <w:lvl w:ilvl="0" w:tplc="222689D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18993,51 +22674,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6923416B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9647960"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19106,51 +22787,164 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D8C5C92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AD6241E"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73403C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B91A8F54"/>
     <w:lvl w:ilvl="0" w:tplc="222689D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19219,51 +23013,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76BB3F97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9616353C"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -19335,51 +23129,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A1419C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="896ED722"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19448,51 +23242,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A991423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="920665FC"/>
     <w:lvl w:ilvl="0" w:tplc="0405000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19561,51 +23355,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8E554F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28489FF2"/>
     <w:lvl w:ilvl="0" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19675,400 +23469,437 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1317416684">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="698359493">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1403916538">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1724328194">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="109786471">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1839611810">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="77603373">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2024089988">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="233206400">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1175612567">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="375279671">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1359162176">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1514997066">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="463306334">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2106876429">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1565721180">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1444687959">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="476729182">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1839152167">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="861869123">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="202793978">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="244807015">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="272174179">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1330668464">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1713113326">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="772556284">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="293371475">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="20938598">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="300699769">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1085884819">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2069723609">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1782258189">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1268080415">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1397363218">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1771120868">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="2130195329">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1999459978">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1587767195">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="245653488">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1587767195">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="40" w16cid:durableId="741802388">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1985087443">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1459178066">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1236548774">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1519154384">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1991519647">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1877542087">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1476484461">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1944872885">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="67652064">
+    <w:abstractNumId w:val="43"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D30CC"/>
     <w:rsid w:val="00010868"/>
     <w:rsid w:val="00011BA0"/>
+    <w:rsid w:val="00035A76"/>
     <w:rsid w:val="000419FD"/>
     <w:rsid w:val="00057FFC"/>
     <w:rsid w:val="000604B6"/>
     <w:rsid w:val="00063AFF"/>
     <w:rsid w:val="0006458C"/>
     <w:rsid w:val="00075914"/>
     <w:rsid w:val="000A7BBC"/>
     <w:rsid w:val="000B5F47"/>
     <w:rsid w:val="000B75B4"/>
     <w:rsid w:val="000C4C5C"/>
     <w:rsid w:val="000C4C92"/>
     <w:rsid w:val="000D30CC"/>
     <w:rsid w:val="000D46E9"/>
     <w:rsid w:val="000F3D02"/>
     <w:rsid w:val="00106519"/>
     <w:rsid w:val="00107AA3"/>
     <w:rsid w:val="0011107E"/>
+    <w:rsid w:val="00114908"/>
     <w:rsid w:val="00117CCF"/>
     <w:rsid w:val="00141061"/>
+    <w:rsid w:val="001420E8"/>
     <w:rsid w:val="00162386"/>
     <w:rsid w:val="00163632"/>
     <w:rsid w:val="00173F65"/>
     <w:rsid w:val="00183A8D"/>
     <w:rsid w:val="0018614C"/>
     <w:rsid w:val="001951CD"/>
     <w:rsid w:val="00195591"/>
     <w:rsid w:val="001A03F6"/>
     <w:rsid w:val="001A3C5D"/>
+    <w:rsid w:val="001A75BC"/>
     <w:rsid w:val="001B2600"/>
     <w:rsid w:val="001D361C"/>
     <w:rsid w:val="001E293D"/>
     <w:rsid w:val="001E59B2"/>
+    <w:rsid w:val="00206790"/>
     <w:rsid w:val="00207AEE"/>
+    <w:rsid w:val="00225889"/>
     <w:rsid w:val="0023421C"/>
     <w:rsid w:val="0025455D"/>
     <w:rsid w:val="00261076"/>
     <w:rsid w:val="00272727"/>
     <w:rsid w:val="002934B1"/>
     <w:rsid w:val="002A2ABA"/>
     <w:rsid w:val="002A5F30"/>
     <w:rsid w:val="002C66B3"/>
     <w:rsid w:val="002D4A93"/>
     <w:rsid w:val="002D4B5B"/>
     <w:rsid w:val="002D5869"/>
     <w:rsid w:val="002E6C23"/>
     <w:rsid w:val="002F74D9"/>
     <w:rsid w:val="00307EB7"/>
     <w:rsid w:val="00314445"/>
     <w:rsid w:val="00331E34"/>
     <w:rsid w:val="00355532"/>
+    <w:rsid w:val="0036049C"/>
     <w:rsid w:val="00382018"/>
     <w:rsid w:val="0039712C"/>
     <w:rsid w:val="00397321"/>
     <w:rsid w:val="003A2956"/>
     <w:rsid w:val="003E056C"/>
     <w:rsid w:val="003E17B5"/>
     <w:rsid w:val="003F098F"/>
     <w:rsid w:val="00422563"/>
+    <w:rsid w:val="00430086"/>
     <w:rsid w:val="004362F2"/>
     <w:rsid w:val="00445D72"/>
+    <w:rsid w:val="00453348"/>
     <w:rsid w:val="0045431F"/>
     <w:rsid w:val="0046535B"/>
     <w:rsid w:val="004821BE"/>
     <w:rsid w:val="00492E51"/>
     <w:rsid w:val="0049744A"/>
     <w:rsid w:val="004B5402"/>
     <w:rsid w:val="004C70CF"/>
+    <w:rsid w:val="004D481D"/>
     <w:rsid w:val="004F217B"/>
     <w:rsid w:val="00500587"/>
     <w:rsid w:val="005055C9"/>
     <w:rsid w:val="005118DE"/>
     <w:rsid w:val="00525F55"/>
     <w:rsid w:val="00546BC1"/>
+    <w:rsid w:val="005616DE"/>
     <w:rsid w:val="00581D6F"/>
     <w:rsid w:val="005834BF"/>
     <w:rsid w:val="005911D4"/>
     <w:rsid w:val="00593EE8"/>
+    <w:rsid w:val="005A404D"/>
     <w:rsid w:val="005A4C7E"/>
     <w:rsid w:val="005C1045"/>
     <w:rsid w:val="005C7127"/>
+    <w:rsid w:val="005E351A"/>
     <w:rsid w:val="005E6577"/>
     <w:rsid w:val="00604FB5"/>
     <w:rsid w:val="006116F5"/>
     <w:rsid w:val="006125FA"/>
     <w:rsid w:val="00625FF8"/>
     <w:rsid w:val="00627936"/>
     <w:rsid w:val="0063289C"/>
     <w:rsid w:val="00683FDA"/>
     <w:rsid w:val="006874CA"/>
     <w:rsid w:val="00696445"/>
     <w:rsid w:val="006C0989"/>
     <w:rsid w:val="006C3139"/>
     <w:rsid w:val="006C3FD9"/>
     <w:rsid w:val="006E30E4"/>
     <w:rsid w:val="006E3F04"/>
     <w:rsid w:val="006E40D2"/>
     <w:rsid w:val="006F7065"/>
     <w:rsid w:val="007121CF"/>
     <w:rsid w:val="0072758E"/>
     <w:rsid w:val="007400E5"/>
     <w:rsid w:val="00741ECF"/>
     <w:rsid w:val="007639B6"/>
     <w:rsid w:val="007677C8"/>
     <w:rsid w:val="00771310"/>
     <w:rsid w:val="00795EF2"/>
     <w:rsid w:val="007A5FA8"/>
     <w:rsid w:val="007E1BF8"/>
     <w:rsid w:val="007E3B2C"/>
     <w:rsid w:val="007F16E4"/>
     <w:rsid w:val="00813C78"/>
     <w:rsid w:val="00816A0B"/>
+    <w:rsid w:val="00837F10"/>
     <w:rsid w:val="00842581"/>
+    <w:rsid w:val="00856777"/>
     <w:rsid w:val="00872132"/>
+    <w:rsid w:val="00877295"/>
     <w:rsid w:val="00894AC7"/>
     <w:rsid w:val="008B301D"/>
     <w:rsid w:val="008C0D33"/>
     <w:rsid w:val="008D246B"/>
+    <w:rsid w:val="00904A89"/>
     <w:rsid w:val="00905689"/>
     <w:rsid w:val="0092159A"/>
     <w:rsid w:val="00933CE6"/>
     <w:rsid w:val="0096205C"/>
     <w:rsid w:val="0096306A"/>
     <w:rsid w:val="009660EB"/>
     <w:rsid w:val="009675A9"/>
     <w:rsid w:val="009B0888"/>
     <w:rsid w:val="009B63AC"/>
     <w:rsid w:val="009D0BCC"/>
     <w:rsid w:val="009D592D"/>
     <w:rsid w:val="009D6209"/>
     <w:rsid w:val="009E5C56"/>
     <w:rsid w:val="00A0778A"/>
     <w:rsid w:val="00A12803"/>
     <w:rsid w:val="00A201FD"/>
     <w:rsid w:val="00A20DA9"/>
     <w:rsid w:val="00A24ADC"/>
     <w:rsid w:val="00A300B5"/>
     <w:rsid w:val="00A41022"/>
     <w:rsid w:val="00A44E86"/>
+    <w:rsid w:val="00A47011"/>
     <w:rsid w:val="00A47279"/>
     <w:rsid w:val="00A70C87"/>
     <w:rsid w:val="00A758B9"/>
     <w:rsid w:val="00A75CF9"/>
     <w:rsid w:val="00A84909"/>
     <w:rsid w:val="00A95BE6"/>
+    <w:rsid w:val="00AB35EB"/>
+    <w:rsid w:val="00AC4077"/>
     <w:rsid w:val="00AC649A"/>
     <w:rsid w:val="00AC764F"/>
+    <w:rsid w:val="00AD1E54"/>
     <w:rsid w:val="00B31D65"/>
     <w:rsid w:val="00B36F0C"/>
     <w:rsid w:val="00B53D92"/>
     <w:rsid w:val="00B77BD5"/>
     <w:rsid w:val="00B83259"/>
     <w:rsid w:val="00B96CB1"/>
     <w:rsid w:val="00BA2672"/>
     <w:rsid w:val="00BB59C9"/>
     <w:rsid w:val="00BC2275"/>
     <w:rsid w:val="00BE467F"/>
     <w:rsid w:val="00C06F65"/>
     <w:rsid w:val="00C205A4"/>
     <w:rsid w:val="00C43960"/>
     <w:rsid w:val="00CB5B29"/>
     <w:rsid w:val="00CB7F63"/>
     <w:rsid w:val="00CC093D"/>
     <w:rsid w:val="00CC0D98"/>
     <w:rsid w:val="00CD1FFA"/>
     <w:rsid w:val="00D072AE"/>
     <w:rsid w:val="00D26951"/>
     <w:rsid w:val="00D36B20"/>
     <w:rsid w:val="00D43B68"/>
     <w:rsid w:val="00D67799"/>
     <w:rsid w:val="00D87720"/>
     <w:rsid w:val="00DB1E22"/>
     <w:rsid w:val="00DB7E67"/>
     <w:rsid w:val="00DC48F9"/>
     <w:rsid w:val="00DD3AC0"/>
     <w:rsid w:val="00DE71F0"/>
+    <w:rsid w:val="00E06D36"/>
     <w:rsid w:val="00E13B7D"/>
     <w:rsid w:val="00E17663"/>
     <w:rsid w:val="00E22AFF"/>
     <w:rsid w:val="00E25EA5"/>
+    <w:rsid w:val="00E64E5B"/>
     <w:rsid w:val="00E70AD0"/>
+    <w:rsid w:val="00E85B70"/>
     <w:rsid w:val="00EA1A5D"/>
     <w:rsid w:val="00EC08DF"/>
     <w:rsid w:val="00EC2F3A"/>
     <w:rsid w:val="00EC4499"/>
+    <w:rsid w:val="00EF5C05"/>
     <w:rsid w:val="00F0537F"/>
+    <w:rsid w:val="00F06263"/>
     <w:rsid w:val="00F07147"/>
     <w:rsid w:val="00F1125A"/>
     <w:rsid w:val="00F2671E"/>
+    <w:rsid w:val="00F463ED"/>
     <w:rsid w:val="00F760CF"/>
     <w:rsid w:val="00F763A1"/>
     <w:rsid w:val="00F9042C"/>
     <w:rsid w:val="00FA1160"/>
     <w:rsid w:val="00FA6069"/>
     <w:rsid w:val="00FA6B32"/>
     <w:rsid w:val="00FD6216"/>
     <w:rsid w:val="00FD65B4"/>
     <w:rsid w:val="00FF6986"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -20543,51 +24374,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CC0D98"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Siln">
     <w:name w:val="Strong"/>
@@ -22263,50 +26093,63 @@
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1124737180">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1251233861">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1305044261">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1034113966">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -22485,50 +26328,63 @@
                                                       </w:divsChild>
                                                     </w:div>
                                                   </w:divsChild>
                                                 </w:div>
                                               </w:divsChild>
                                             </w:div>
                                           </w:divsChild>
                                         </w:div>
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="1419211560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="1433434756">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1457524843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22864,51 +26720,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2082941440">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:opu.plzen@opu.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VS.TP.tachov@kotec.cz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrace.tachov@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterani.mo.gov.cz/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="maitlo:klara.neumannova@clovekvtisni.cz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vrchni@hospictachov.cz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audiohelp@volny.cz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stachovsko@ledovec.cz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rodicovskalinka.cz)" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iregistr.mpsv.cz/socreg/detail_poskytovatele.do?SUBSESSION_ID=1572341754191_4&amp;706f=32bd98c2637fa814" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diakoniezapad.cz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ruzena.typovska@seznam.cz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.cz/search?q=tachovsk%C3%BD+sb%C4%9Brn%C3%BD+dv%C5%AFr+&amp;sca_esv=e67bfb76afbc48f5&amp;sca_upv=1&amp;source=hp&amp;ei=iI-CZo27GuHsi-gP6L-XAQ&amp;iflsig=AL9hbdgAAAAAZoKdmKQrXW63DGDUCUj8oMilRgRZTK2a&amp;ved=0ahUKEwiNn46V24WHAxVh9gIHHejfJQAQ4dUDCBY&amp;uact=5&amp;oq=tachovsk%C3%BD+sb%C4%9Brn%C3%BD+dv%C5%AFr+&amp;gs_lp=Egdnd3Mtd2l6Ihp0YWNob3Zza8O9IHNixJtybsO9IGR2xa9yIDIFECEYoAEyBRAhGKABMgUQIRigATIFECEYkgMyBRAhGJIDMgUQIRiSAzIFECEYkgNIiTNQrgpYtC9wAXgAkAEBmAHcAaABww-qAQYxOC4zLjG4AQPIAQD4AQGYAhagArYPqAIKwgIKEAAYAxjqAhiPAcICChAuGAMY6gIYjwHCAg4QABiABBixAxiDARiKBcICCxAAGIAEGLEDGIMBwgIREC4YgAQYsQMY0QMYgwEYxwHCAggQLhiABBixA8ICBRAuGIAEwgILEC4YgAQY0QMYxwHCAggQABiABBixA8ICBRAAGIAEwgIOEC4YgAQYxwEYjgUYrwHCAgsQLhiABBjHARivAcICBhAAGBYYHsICAhAmwgIIEAAYgAQYogTCAgcQIRigARgKwgIFECEYnwWYAwqSBwQxNi42oAeqrgE&amp;sclient=gws-wiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.benefity-veterani.cz/index.php?" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikola.hrubcova@tichysvet.cz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osradost.zapad@diakonie.cz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linkabezpeci.cz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vrchnisestra@domacipecetachov.cz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pracovnice@csstachov.cz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klub.relax@kotec.cz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@svp-domazlice.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcela.nemcova@tachov-mesto.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominik.dolejs@tichysvet.cz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iregistr.mpsv.cz/socreg/detail_poskytovatele.do?SUBSESSION_ID=1572341594827_2&amp;706f=8ffd345cabaf37f4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pomoc@linkabezpeci.cz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@plzenskazastavka.cz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@hospictachov.cz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:socialni@cervenykriztachov.cz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:icplzen@suz.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tachov-odbocka@sons.cz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.founova@svataanna.nemocnicepk.cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tachov@cervenykriz.eu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michal.vondras@mo.gov.cz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poptavka@senlife.cz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dominik.dolejs@tichysvet.cz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iregistr.mpsv.cz/socreg/detail_poskytovatele.do?SUBSESSION_ID=1572341594827_2&amp;706f=8ffd345cabaf37f4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@hospictachov.cz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tachov-odbocka@sons.cz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linkabezpeci.cz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michal.vondras@mo.gov.cz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:icplzen@suz.cz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="maitlo:klara.neumannova@clovekvtisni.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pracovnice@csstachov.cz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stachovsko@ledovec.cz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:opu.plzen@opu.cz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@svp-domazlice.cz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vrchnisestra@domacipecetachov.cz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iregistr.mpsv.cz/socreg/detail_poskytovatele.do?SUBSESSION_ID=1572341754191_4&amp;706f=32bd98c2637fa814" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:klub.relax@kotec.cz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diakoniezapad.cz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@plzenskazastavka.cz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcela.nemcova@tachov-mesto.cz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikola.hrubcova@tichysvet.cz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:integrace.tachov@gmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.benefity-veterani.cz/index.php?" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lenka.skopova@gp.cz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="tel:00420910929006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VS.TP.tachov@kotec.cz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osradost.zapad@diakonie.cz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@svataanna.nemocnicepk.cz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rodicovskalinka.cz)" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterani.mo.gov.cz/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:socialni@cervenykriztachov.cz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsk.socialni.pracovnice@csstachov.cz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:opu.plzen@opu.cz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jitka.kylisova@ledovec.cz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pomoc@linkabezpeci.cz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hospic@hospictachov.cz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:audiohelp@volny.cz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.cz/search?q=tachovsk%C3%BD+sb%C4%9Brn%C3%BD+dv%C5%AFr+&amp;sca_esv=e67bfb76afbc48f5&amp;sca_upv=1&amp;source=hp&amp;ei=iI-CZo27GuHsi-gP6L-XAQ&amp;iflsig=AL9hbdgAAAAAZoKdmKQrXW63DGDUCUj8oMilRgRZTK2a&amp;ved=0ahUKEwiNn46V24WHAxVh9gIHHejfJQAQ4dUDCBY&amp;uact=5&amp;oq=tachovsk%C3%BD+sb%C4%9Brn%C3%BD+dv%C5%AFr+&amp;gs_lp=Egdnd3Mtd2l6Ihp0YWNob3Zza8O9IHNixJtybsO9IGR2xa9yIDIFECEYoAEyBRAhGKABMgUQIRigATIFECEYkgMyBRAhGJIDMgUQIRiSAzIFECEYkgNIiTNQrgpYtC9wAXgAkAEBmAHcAaABww-qAQYxOC4zLjG4AQPIAQD4AQGYAhagArYPqAIKwgIKEAAYAxjqAhiPAcICChAuGAMY6gIYjwHCAg4QABiABBixAxiDARiKBcICCxAAGIAEGLEDGIMBwgIREC4YgAQYsQMY0QMYgwEYxwHCAggQLhiABBixA8ICBRAuGIAEwgILEC4YgAQY0QMYxwHCAggQABiABBixA8ICBRAAGIAEwgIOEC4YgAQYxwEYjgUYrwHCAgsQLhiABBjHARivAcICBhAAGBYYHsICAhAmwgIIEAAYgAQYogTCAgcQIRigARgKwgIFECEYnwWYAwqSBwQxNi42oAeqrgE&amp;sclient=gws-wiz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23172,71 +27028,71 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECB9261A-424C-4BDC-9C38-0BFF2F2E38A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>27948</Characters>
+  <Pages>1</Pages>
+  <Words>4841</Words>
+  <Characters>28568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>232</Lines>
-  <Paragraphs>65</Paragraphs>
+  <Lines>238</Lines>
+  <Paragraphs>66</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32619</CharactersWithSpaces>
+  <CharactersWithSpaces>33343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Červinková Helena</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>